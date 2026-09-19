--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -1,150 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="005E7934" w:rsidRDefault="005E7934">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
+    <w:p w:rsidR="00010C2C" w:rsidRPr="004F4454" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004F4454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ANEXO I - Parte A</w:t>
+        <w:t>ANEXO</w:t>
+      </w:r>
+      <w:r w:rsidR="002E05C0" w:rsidRPr="004F4454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0037767B" w:rsidRPr="004F4454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I - </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4454" w:rsidRPr="004F4454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Solicitud general ampliada para la aplicación de métodos biotecnológicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
+    <w:p w:rsidR="004F4454" w:rsidRDefault="004F4454">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-256"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Subvención en materia de cooperación para el medio ambiente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a grupos de cooperación en el ámbito de la sanidad vegetal y la gestión integrada de plagas, para el año 2026, en el marco del Plan Estratégico Nacional de la PAC para el periodo 2023-2027</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Datos coordinador</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9708" w:type="dxa"/>
         <w:tblInd w:w="-139" w:type="dxa"/>
@@ -1023,51 +1045,95 @@
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en el ámbito de la sanidad vegetal y la gestión integrada de plagas denominado: ………….…….……..………………………... constituido por ………….. miembros cooperantes de los cuales, según consta en el documento vinculante adjunto, son solicitantes de subvención los siguientes:</w:t>
+        <w:t xml:space="preserve"> en el ámbito de la sanidad vegetal y la gestión integrada de plagas denominado: ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….……..………………………... constituido por ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>. miembros cooperantes de los cuales, según consta en el documento vinculante adjunto, son solicitantes de subvención los siguientes:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9656" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
@@ -3571,86 +3637,130 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
+    <w:p w:rsidR="00010C2C" w:rsidRDefault="002E05C0">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-256"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Para red de olivar y viñedo detallar las entidades que participan en los proyectos demostrativos de métodos biotecnológicos de control de plagas especificando el importe total solicitado cuyo detalle consta en la solicitud individualizada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E05C0" w:rsidRDefault="002E05C0">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>De cada uno de los anteriores miembros solicitantes se acompaña solicitud individualizada (Anexo I Parte B) firmada respecto a la cuantía solicitada, declaración compromisos y documentación requerida.</w:t>
+        <w:t xml:space="preserve">De cada uno de los anteriores miembros solicitantes se acompaña solicitud individualizada (Anexo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B408FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>XII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>) firmada respecto a la cuantía solicitada, declaración compromisos y documentación requerida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3720,84 +3830,50 @@
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:tabs>
-[...32 lines deleted...]
-        <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -3809,65 +3885,85 @@
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Anexo I, parte B. Solicitud Individualizada (tantos ejemplares como solicitantes de ayuda).</w:t>
+        <w:t xml:space="preserve">Anexo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B408FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>XII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>. Solicitud Individualizada (tantos ejemplares como solicitantes de ayuda).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRPr="004C2B7E" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-256" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="__Fieldmark__1_1891977899"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="__Fieldmark__1_1891977899"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acuerdo de </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">constitución del </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -3910,52 +4006,52 @@
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>nexo II.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRPr="004C2B7E" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-256" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="__Fieldmark__2_1891977899"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="__Fieldmark__2_1891977899"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Documento vinculante del </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -3989,52 +4085,52 @@
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>nexo III.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRPr="004C2B7E" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-256" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="__Fieldmark__3_1891977899"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="__Fieldmark__3_1891977899"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Memoria del </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -4055,87 +4151,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ooperación para el que solicita la subvención que contendrá al menos la información detallada en el </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>nexo IV.</w:t>
+        <w:t xml:space="preserve">nexo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B408FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-256" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="__Fieldmark__4_1891977899"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="__Fieldmark__4_1891977899"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> En su caso, declaración responsable sobre la exención del IVA. En el caso de no presentar esta declaración se entenderá que el IVA es recuperable y, por tanto, no subvencionable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="568"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-256" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="__Fieldmark__5_1891977899"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="__Fieldmark__5_1891977899"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Otros……………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
@@ -4320,50 +4434,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">enlace </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00BF3D66" w:rsidRPr="00A963CC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>https://registro-actividades-tratamiento.aragon.es/registro-actividades/detalle/99</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00F95D08" w:rsidRDefault="00F95D08">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4110"/>
           <w:tab w:val="right" w:pos="8362"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-249"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -4371,51 +4487,91 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>En…………………..……, a …….. de………………………………..de …….….</w:t>
+        <w:t>En……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.……, a …….. de…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.de …….….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
@@ -4486,51 +4642,73 @@
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00F835F3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Fdo. ……………………….…………..…</w:t>
+        <w:t>Fdo. …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>…………..…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4562,86 +4740,69 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00010C2C" w:rsidRDefault="00010C2C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-256"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:color w:val="3C19FF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00010C2C" w:rsidSect="00BF5401">
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="566" w:bottom="765" w:left="1701" w:header="720" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F25DF9" w:rsidRDefault="00F25DF9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F25DF9" w:rsidRDefault="00F25DF9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -4678,103 +4839,128 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
+    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="002E05C0" w:rsidRDefault="002E05C0" w:rsidP="002E05C0">
+    <w:pPr>
+      <w:pStyle w:val="Standard"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="664"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:kern w:val="3"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>DIRECCIÓN GENERAL DE CALIDAD Y SEGURIDAD ALIMENTARIA</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00F25DF9" w:rsidRDefault="00F25DF9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00F25DF9" w:rsidRDefault="00F25DF9">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00F25DF9" w:rsidRDefault="00F25DF9">
       <w:r>
@@ -6693,137 +6879,144 @@
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00010C2C"/>
     <w:rsid w:val="00010C2C"/>
     <w:rsid w:val="00071D77"/>
     <w:rsid w:val="001251BF"/>
     <w:rsid w:val="0022621B"/>
     <w:rsid w:val="002758FD"/>
+    <w:rsid w:val="002E05C0"/>
     <w:rsid w:val="00311333"/>
     <w:rsid w:val="00355E48"/>
+    <w:rsid w:val="0037767B"/>
     <w:rsid w:val="004A550D"/>
     <w:rsid w:val="004C2B7E"/>
+    <w:rsid w:val="004F4454"/>
     <w:rsid w:val="005E7934"/>
     <w:rsid w:val="00802B5B"/>
     <w:rsid w:val="00807C47"/>
     <w:rsid w:val="00857AD9"/>
+    <w:rsid w:val="008676BC"/>
     <w:rsid w:val="00934F8E"/>
     <w:rsid w:val="00982CC5"/>
     <w:rsid w:val="009E3A24"/>
     <w:rsid w:val="00A25E37"/>
     <w:rsid w:val="00A4009A"/>
     <w:rsid w:val="00A543E3"/>
     <w:rsid w:val="00A65733"/>
     <w:rsid w:val="00A963CC"/>
     <w:rsid w:val="00AA064B"/>
     <w:rsid w:val="00AB3A9D"/>
+    <w:rsid w:val="00B408FF"/>
     <w:rsid w:val="00B651C9"/>
     <w:rsid w:val="00BB0EED"/>
     <w:rsid w:val="00BF3D66"/>
     <w:rsid w:val="00BF5401"/>
     <w:rsid w:val="00CA2711"/>
     <w:rsid w:val="00CE3B7C"/>
     <w:rsid w:val="00E76F61"/>
     <w:rsid w:val="00F25DF9"/>
     <w:rsid w:val="00F40971"/>
     <w:rsid w:val="00F42C5C"/>
     <w:rsid w:val="00F440B4"/>
     <w:rsid w:val="00F835F3"/>
     <w:rsid w:val="00F95D08"/>
     <w:rsid w:val="00FE0B76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4B7A6E93"/>
   <w15:docId w15:val="{5023D444-C84D-4E84-BF70-A1D0689CD33F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
@@ -9411,51 +9604,51 @@
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00934F8E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro-actividades-tratamiento.aragon.es/registro-actividades/detalle/99" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portalempleado.aragon.es/pls/portal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro-actividades-tratamiento.aragon.es/registro-actividades/detalle/99" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9705,78 +9898,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>675</Words>
-  <Characters>3717</Characters>
+  <Words>710</Words>
+  <Characters>3906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ORDEN AGA/259/2026, de 6 de febrero, por la que se aprueban las bases reguladoras de las subvenciones en materia de cooperación para el medio ambiente a grupos de cooperación en el ámbito de la sanidad vegetal y la gestión integrada de plagas, en el marco</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4384</CharactersWithSpaces>
+  <CharactersWithSpaces>4607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ORDEN AGA/259/2026, de 6 de febrero, por la que se aprueban las bases reguladoras de las subvenciones en materia de cooperación para el medio ambiente a grupos de cooperación en el ámbito de la sanidad vegetal y la gestión integrada de plagas, en el marco del Plan Estratégico Nacional de la PAC para el periodo 2023-2027.</dc:title>
   <dc:subject>Extracto del Boletín Oficial de Aragón publicado con número 36 en fecha 23/02/26</dc:subject>
   <dc:creator>DEPARTAMENTO DE AGRICULTURA, GANADERÍA Y ALIMENTACIÓN</dc:creator>
   <cp:keywords>de 23/02/26; DEPARTAMENTO DE AGRICULTURA,GANADERÍA Y ALIMENTACIÓN; B.O.A. nº 36 del 2026; 23/02/26</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>