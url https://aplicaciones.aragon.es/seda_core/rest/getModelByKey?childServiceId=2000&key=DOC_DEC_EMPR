--- v0 (2026-06-11)
+++ v1 (2026-11-05)
@@ -1,6028 +1,2421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F720C0" w:rsidRPr="00894E28" w:rsidRDefault="00907BC1" w:rsidP="00F720C0">
-[...1 lines deleted...]
-        <w:ind w:right="213"/>
+    <w:p w:rsidR="00595BDA" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="007C18D7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:t>N EMPRESARIAL</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DECISIÓN EMPRESARIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5207" w:rsidRPr="00894E28" w:rsidRDefault="00F720C0" w:rsidP="00110185">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2428 lines deleted...]
-        <w:t>, ambos incluidos.</w:t>
+        </w:rPr>
+        <w:t>DATOS DE LA EMPRESA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9709" w:type="dxa"/>
-[...13 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3189"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="5941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:tr w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidTr="00372517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidTr="00372517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOMBRE O RAZÓN SOCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidTr="00372517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nº EXPEDIENTE ASIGNADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidTr="00372517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nº JUSTIFICANTE (en caso de no tener nº expediente asignado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidTr="00372517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>FINALIDAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suspensión de contratos   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="1579488472"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007C18D7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reducción de jornada        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-249901295"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="007C18D7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.                                      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con DNI                         , como administrador / representante legal actuando en representación de la empresa                                         , con CIF                        y con domicilio en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="009B507C" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="009B507C" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>COMUNICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00372517" w:rsidRPr="007C18D7" w:rsidRDefault="00372517" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Que de conformidad con lo dispuesto en el artículo 47 del Texto Refundido del Estatuto de los Trabajadores aprobado por Real Decreto Legislativo 2/2015, de 23 de octubre, y el artículo 20.6 del Reglamento de los procedimientos de despido colectivo y de suspensión de contratos y reducción de jornada aprobado por Real Decreto 1483/2012, de 29 de octubre, el período de consultas ha finalizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25817" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1584128626"/>
+          <w:placeholder>
+            <w:docPart w:val="7D9C3BBA478F42CEA243DBC1EF8E935A"/>
+          </w:placeholder>
+          <w15:color w:val="C0C0C0"/>
+          <w:dropDownList>
+            <w:listItem w:value="Elija un elemento."/>
+            <w:listItem w:displayText="Seleccione" w:value="Seleccione"/>
+            <w:listItem w:displayText="Con acuerdo" w:value="Con acuerdo"/>
+            <w:listItem w:displayText="Sin acuerdo" w:value="Sin acuerdo"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Seleccione</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25817" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, cuya copia íntegra se adjunta, acompañando las actas de las reuniones celebradas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001711A" w:rsidRPr="007C18D7" w:rsidRDefault="0001711A" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Que ha adoptado la Decisión empresarial de aplicar la medida de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001711A" w:rsidRPr="007C18D7" w:rsidRDefault="00AA6568" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="584035006"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suspensión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001711A" w:rsidRPr="007C18D7" w:rsidRDefault="00AA6568" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1721899000"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reducción de               % </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25817" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0001711A" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-220445317"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Elija un elemento."/>
+            <w:listItem w:displayText="Seleccione" w:value="Seleccione"/>
+            <w:listItem w:displayText="base diaria" w:value="base diaria"/>
+            <w:listItem w:displayText="semanal" w:value="semanal"/>
+            <w:listItem w:displayText="mensual" w:value="mensual"/>
+            <w:listItem w:displayText="anual" w:value="anual"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C25817" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Seleccione</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C25817" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00C25817" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a los                empleados de la empresa, relacionados a continuación y conforme al calendario que se adjunta, en el períod</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60AB2" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o comprendido entre el día </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="-1986454408"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="dddd, d' de 'MMMM' de 'yyyy"/>
+            <w:lid w:val="es-ES"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A214BD" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A60AB2" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B39CA" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y el </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1889609560"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d' de 'MMMM' de 'yyyy"/>
+            <w:lid w:val="es-ES"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A214BD" w:rsidRPr="007C18D7">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009B507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, ambos incluido</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1613"/>
+        <w:gridCol w:w="3052"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B507C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-              <w:t>NOMBR</w:t>
+              </w:rPr>
+              <w:t>NOMBRE Y APELLIDOS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00894E28">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B507C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...12 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>DNI/NIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="1613" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidRDefault="00907BC1" w:rsidP="00894E28">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B507C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>Nº AFILIACIÓ</w:t>
+              </w:rPr>
+              <w:t>Nº AFILIACIÓN</w:t>
             </w:r>
-            <w:r w:rsidR="00894E28" w:rsidRPr="00894E28">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">N </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B507C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SUSPENSIÓN/REDUCCIÓN</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B507C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>SUSPENSIÓ</w:t>
+              </w:rPr>
+              <w:t>(con indicación %)</w:t>
             </w:r>
-            <w:r w:rsidR="00894E28">
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...78 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...79 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...77 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...77 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...77 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...77 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidTr="00894E28">
-[...77 lines deleted...]
-                <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidTr="007030EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1613" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:spacing w:line="336" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00894E28" w:rsidRPr="00894E28" w:rsidRDefault="00894E28" w:rsidP="00110185">
-[...15 lines deleted...]
-        <w:t>En</w:t>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En                                  </w:t>
       </w:r>
-      <w:r w:rsidR="007D5803">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">                       </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ,</w:t>
       </w:r>
-      <w:r w:rsidR="001A7B2D">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00894E28" w:rsidRDefault="00894E28" w:rsidP="00110185">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Fdo.: </w:t>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="009B507C" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fdo.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00690747" w:rsidRPr="00110185" w:rsidRDefault="00690747" w:rsidP="00110185">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="007030EC" w:rsidRDefault="007030EC" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">PROTECCIÓN DE DATOS </w:t>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007030EC" w:rsidRDefault="007030EC" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007030EC" w:rsidRDefault="007030EC" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PROTECCIÓN DE DATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00690747" w:rsidRPr="00110185" w:rsidRDefault="00690747" w:rsidP="00690747">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">nformación sobre protección de datos de Autorizaciones y comunicaciones laborales </w:t>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Información sobre protección de datos de autorizaciones y comunicaciones laborales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00690747" w:rsidRPr="00110185" w:rsidRDefault="00690747" w:rsidP="00690747">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">El responsable del tratamiento de sus datos personales es: DIRECCIÓN GENERAL DE TRABAJO, AUTÓNOMOS Y ECONOMÍA SOCIAL. La finalidad de este tratamiento es: Realizar la gestión de los procedimientos de autorizaciones y comunicaciones que competen a la Autoridad Laboral en Aragón. La legitimación para realizar el tratamiento de sus datos nos la da: interés público o ejercicio de poderes públicos. Con el único objeto de cumplir la finalidad del tratamiento, sus datos se comunicarán a Organismos de la Seguridad Social. Podrá ejercer los derechos de acceso, rectificación, supresión y portabilidad de sus datos, así como de limitación y oposición a su tratamiento, de conformidad a lo dispuesto en el Reglamento de Protección de Datos, ante la Dirección General de Trabajo, Autónomos y Economía Social, Paseo Fernando el católico, 63-65, 50006 Zaragoza, obteniendo información en la dirección de correo electrónico: trabajo@aragon.es. Puede obtener información adicional en el Registro de Actividades de Tratamiento del Gobierno de Aragón, en el siguiente enlace: </w:t>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="009B507C" w:rsidRDefault="00A214BD" w:rsidP="009B507C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El responsable del tratamiento de sus datos personales es: DIRECCIÓN GENERAL</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00110185">
+      <w:r w:rsidR="000C3444" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE TRABAJO. La finalidad de este tratamiento es: Realizar la gestión de los procedimientos de autorizaciones y comunicaciones que competen a la Autoridad Laboral en Aragón. La legitimación para realizar el tratamiento de sus datos nos la da: interés público o ejercicio de poderes públicos. Con el único objeto de cumplir la finalidad del tratamiento, sus datos se comunicarán a Organismos de la Seguridad Social. Podrá ejercer los derechos de acceso</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4A49" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rectificación, supresión y portabilidad de sus datos así como de limitación y oposición a su tratamiento, de conformidad a lo dispuesto en el Reglamento de Protección de Datos, ante la Dirección General de Trabajo, Paseo Fernando el Católico, 63-65, 50006 Zaragoza, obteniendo información en la dirección de correo electrónico: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00FE4A49" w:rsidRPr="007C18D7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:iCs/>
-[...1 lines deleted...]
-            <w:szCs w:val="19"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=606</w:t>
+          <w:t>trabajo@aragon.es</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FE4A49" w:rsidRPr="007C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Puede obtener información adicional en el Registro de Actividades de Tratamiento del Gobierno de Aragón en el siguiente enlace: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="007C18D7" w:rsidRPr="007C18D7">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://registro-actividades-tratamiento.aragon.es/registro-actividades</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00690747" w:rsidRPr="00894E28" w:rsidRDefault="00690747" w:rsidP="00690747">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="0001711A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00690747" w:rsidRPr="00894E28" w:rsidSect="00690747">
-[...4 lines deleted...]
-      <w:formProt w:val="0"/>
+    <w:p w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidRDefault="00A214BD" w:rsidP="0001711A">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A214BD" w:rsidRPr="007C18D7" w:rsidSect="0082002F">
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="1418" w:left="1701" w:header="425" w:footer="1134" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C0137" w:rsidRDefault="008C0137" w:rsidP="001B0A2D">
+    <w:p w:rsidR="00AA6568" w:rsidRDefault="00AA6568" w:rsidP="00372517">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C0137" w:rsidRDefault="008C0137" w:rsidP="001B0A2D">
+    <w:p w:rsidR="00AA6568" w:rsidRDefault="00AA6568" w:rsidP="00372517">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C0137" w:rsidRDefault="008C0137" w:rsidP="001B0A2D">
+    <w:p w:rsidR="00AA6568" w:rsidRDefault="00AA6568" w:rsidP="00372517">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C0137" w:rsidRDefault="008C0137" w:rsidP="001B0A2D">
+    <w:p w:rsidR="00AA6568" w:rsidRDefault="00AA6568" w:rsidP="00372517">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002D2E9A" w:rsidRDefault="002D2E9A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00372517" w:rsidRDefault="00372517">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:spacing w:val="-8"/>
-[...5 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:spacing w:val="-8"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>170815</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1879600" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1" name="Imagen 1" descr="logo Departamento de Economía, Competitividad y Empleo negro"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 1"/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="logo Departamento de Economía, Competitividad y Empleo negro"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1490203" cy="581660"/>
+                    <a:ext cx="1879600" cy="619125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FE3383"/>
+    <w:nsid w:val="1C0C386B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DFE4E50E"/>
+    <w:tmpl w:val="AA2AC04C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...690 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CED353A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73334B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AC611AA"/>
+    <w:tmpl w:val="ACA25AB2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...597 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...224 lines deleted...]
-        <w:ind w:left="1635" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2355" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3075" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3795" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4515" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5235" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5955" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6675" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...24 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
-[...22 lines deleted...]
-  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="190"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000154EB"/>
-[...222 lines deleted...]
-    <w:rsid w:val="00FE57B3"/>
+    <w:rsidRoot w:val="00372517"/>
+    <w:rsid w:val="0001711A"/>
+    <w:rsid w:val="00017639"/>
+    <w:rsid w:val="00035420"/>
+    <w:rsid w:val="00035A90"/>
+    <w:rsid w:val="00056151"/>
+    <w:rsid w:val="00056378"/>
+    <w:rsid w:val="00064AAE"/>
+    <w:rsid w:val="00071DD4"/>
+    <w:rsid w:val="000B39CA"/>
+    <w:rsid w:val="000B4538"/>
+    <w:rsid w:val="000C3444"/>
+    <w:rsid w:val="001240CF"/>
+    <w:rsid w:val="00124771"/>
+    <w:rsid w:val="00130611"/>
+    <w:rsid w:val="001352E9"/>
+    <w:rsid w:val="00136FA9"/>
+    <w:rsid w:val="001424C9"/>
+    <w:rsid w:val="001540B2"/>
+    <w:rsid w:val="0017019A"/>
+    <w:rsid w:val="00194534"/>
+    <w:rsid w:val="0019772D"/>
+    <w:rsid w:val="001B4829"/>
+    <w:rsid w:val="001E0D8A"/>
+    <w:rsid w:val="001E3231"/>
+    <w:rsid w:val="001F1CA1"/>
+    <w:rsid w:val="00212E2F"/>
+    <w:rsid w:val="00235C11"/>
+    <w:rsid w:val="002458D3"/>
+    <w:rsid w:val="00251F41"/>
+    <w:rsid w:val="00280F8C"/>
+    <w:rsid w:val="002834D9"/>
+    <w:rsid w:val="002840B1"/>
+    <w:rsid w:val="00293881"/>
+    <w:rsid w:val="00295417"/>
+    <w:rsid w:val="002C4235"/>
+    <w:rsid w:val="003077DD"/>
+    <w:rsid w:val="00356F53"/>
+    <w:rsid w:val="00372517"/>
+    <w:rsid w:val="003761B9"/>
+    <w:rsid w:val="003772CA"/>
+    <w:rsid w:val="003B53B2"/>
+    <w:rsid w:val="003B795D"/>
+    <w:rsid w:val="003C5BAA"/>
+    <w:rsid w:val="003D64CF"/>
+    <w:rsid w:val="003E6B69"/>
+    <w:rsid w:val="003F51C5"/>
+    <w:rsid w:val="00430108"/>
+    <w:rsid w:val="004504B2"/>
+    <w:rsid w:val="004562DA"/>
+    <w:rsid w:val="00465323"/>
+    <w:rsid w:val="00466539"/>
+    <w:rsid w:val="00471756"/>
+    <w:rsid w:val="00483172"/>
+    <w:rsid w:val="0049458D"/>
+    <w:rsid w:val="004A1E25"/>
+    <w:rsid w:val="004C50F2"/>
+    <w:rsid w:val="004D19FD"/>
+    <w:rsid w:val="004E37E2"/>
+    <w:rsid w:val="00516B54"/>
+    <w:rsid w:val="005271B3"/>
+    <w:rsid w:val="00534A7A"/>
+    <w:rsid w:val="005400ED"/>
+    <w:rsid w:val="0058162F"/>
+    <w:rsid w:val="00595BDA"/>
+    <w:rsid w:val="005A0B6D"/>
+    <w:rsid w:val="005B7647"/>
+    <w:rsid w:val="005D7474"/>
+    <w:rsid w:val="005E0550"/>
+    <w:rsid w:val="005F295B"/>
+    <w:rsid w:val="00627C7F"/>
+    <w:rsid w:val="006556D5"/>
+    <w:rsid w:val="00693057"/>
+    <w:rsid w:val="006B359C"/>
+    <w:rsid w:val="006B375F"/>
+    <w:rsid w:val="006B7655"/>
+    <w:rsid w:val="006E1584"/>
+    <w:rsid w:val="007030EC"/>
+    <w:rsid w:val="00704089"/>
+    <w:rsid w:val="00713558"/>
+    <w:rsid w:val="007331EE"/>
+    <w:rsid w:val="007656F0"/>
+    <w:rsid w:val="007A6AE3"/>
+    <w:rsid w:val="007C18D7"/>
+    <w:rsid w:val="007F3168"/>
+    <w:rsid w:val="008134E1"/>
+    <w:rsid w:val="0082002F"/>
+    <w:rsid w:val="008322CA"/>
+    <w:rsid w:val="008357E4"/>
+    <w:rsid w:val="00851673"/>
+    <w:rsid w:val="008522E3"/>
+    <w:rsid w:val="00857343"/>
+    <w:rsid w:val="008B79EC"/>
+    <w:rsid w:val="008D1CEE"/>
+    <w:rsid w:val="008D3345"/>
+    <w:rsid w:val="008D7450"/>
+    <w:rsid w:val="00902645"/>
+    <w:rsid w:val="00916DCA"/>
+    <w:rsid w:val="0096253C"/>
+    <w:rsid w:val="009921BF"/>
+    <w:rsid w:val="009B07A1"/>
+    <w:rsid w:val="009B26BA"/>
+    <w:rsid w:val="009B2E47"/>
+    <w:rsid w:val="009B507C"/>
+    <w:rsid w:val="009B72B5"/>
+    <w:rsid w:val="009C4D4E"/>
+    <w:rsid w:val="009C6C6D"/>
+    <w:rsid w:val="009D17EA"/>
+    <w:rsid w:val="009D4D65"/>
+    <w:rsid w:val="00A12425"/>
+    <w:rsid w:val="00A214BD"/>
+    <w:rsid w:val="00A32806"/>
+    <w:rsid w:val="00A42263"/>
+    <w:rsid w:val="00A60AB2"/>
+    <w:rsid w:val="00A7379A"/>
+    <w:rsid w:val="00A7437A"/>
+    <w:rsid w:val="00A903E4"/>
+    <w:rsid w:val="00A9184C"/>
+    <w:rsid w:val="00A95672"/>
+    <w:rsid w:val="00AA6568"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rsid w:val="00B1470E"/>
+    <w:rsid w:val="00B312A8"/>
+    <w:rsid w:val="00B34A49"/>
+    <w:rsid w:val="00B34A88"/>
+    <w:rsid w:val="00B536AA"/>
+    <w:rsid w:val="00B66761"/>
+    <w:rsid w:val="00B76454"/>
+    <w:rsid w:val="00BA3802"/>
+    <w:rsid w:val="00BA651C"/>
+    <w:rsid w:val="00BA7036"/>
+    <w:rsid w:val="00BB48EB"/>
+    <w:rsid w:val="00BC3259"/>
+    <w:rsid w:val="00BC51EC"/>
+    <w:rsid w:val="00BC54E8"/>
+    <w:rsid w:val="00BC59A7"/>
+    <w:rsid w:val="00BF32E7"/>
+    <w:rsid w:val="00BF669C"/>
+    <w:rsid w:val="00C006F5"/>
+    <w:rsid w:val="00C14400"/>
+    <w:rsid w:val="00C23444"/>
+    <w:rsid w:val="00C25817"/>
+    <w:rsid w:val="00C436E5"/>
+    <w:rsid w:val="00C50ECD"/>
+    <w:rsid w:val="00C57A91"/>
+    <w:rsid w:val="00C70990"/>
+    <w:rsid w:val="00C730C0"/>
+    <w:rsid w:val="00C92EE9"/>
+    <w:rsid w:val="00CB34A9"/>
+    <w:rsid w:val="00CE0585"/>
+    <w:rsid w:val="00D56F14"/>
+    <w:rsid w:val="00D86FEE"/>
+    <w:rsid w:val="00DB49F8"/>
+    <w:rsid w:val="00DD3334"/>
+    <w:rsid w:val="00DE2232"/>
+    <w:rsid w:val="00DE319C"/>
+    <w:rsid w:val="00E162F5"/>
+    <w:rsid w:val="00F10091"/>
+    <w:rsid w:val="00F178B0"/>
+    <w:rsid w:val="00F326F6"/>
+    <w:rsid w:val="00F33B56"/>
+    <w:rsid w:val="00F64F7D"/>
+    <w:rsid w:val="00F83F66"/>
+    <w:rsid w:val="00FA432F"/>
+    <w:rsid w:val="00FA4F26"/>
+    <w:rsid w:val="00FC29F7"/>
+    <w:rsid w:val="00FD0A4C"/>
+    <w:rsid w:val="00FD37FD"/>
+    <w:rsid w:val="00FD4F5F"/>
+    <w:rsid w:val="00FE0DA7"/>
+    <w:rsid w:val="00FE4A49"/>
+    <w:rsid w:val="00FF0A47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{F3336E86-E92D-41D6-B086-D95993F21807}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{45F5DD2B-590D-4D25-8ECD-C939814E6E87}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6043,74 +2436,76 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6263,622 +2658,1103 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00880D77"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Guin">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007B69AB"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00372517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00372517"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B69AB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00372517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00372517"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
-    <w:rsid w:val="00CE7FD3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00372517"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00372517"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF5207"/>
+    <w:rsid w:val="0001711A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...7 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00624E36"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE4A49"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...86 lines deleted...]
-      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=606" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registro-actividades-tratamiento.aragon.es/registro-actividades" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trabajo@aragon.es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013439"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3B74CF6-096E-45B4-8F98-8401C4CE4309}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6FA5" w:rsidRDefault="007B4EDA">
+          <w:r w:rsidRPr="00F40572">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D9C3BBA478F42CEA243DBC1EF8E935A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D1DD229-7D1E-4ABA-8D41-09B3EE0004E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6FA5" w:rsidRDefault="007B4EDA" w:rsidP="007B4EDA">
+          <w:pPr>
+            <w:pStyle w:val="7D9C3BBA478F42CEA243DBC1EF8E935A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F40572">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E56E1AC7-E400-4584-90ED-8E2C2D7AD147}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009F6FA5" w:rsidRDefault="007B4EDA">
+          <w:r w:rsidRPr="00F40572">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007B4EDA"/>
+    <w:rsid w:val="00247547"/>
+    <w:rsid w:val="007B4EDA"/>
+    <w:rsid w:val="007E38F3"/>
+    <w:rsid w:val="009F6FA5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B4EDA"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D9C3BBA478F42CEA243DBC1EF8E935A">
+    <w:name w:val="7D9C3BBA478F42CEA243DBC1EF8E935A"/>
+    <w:rsid w:val="007B4EDA"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2578</Characters>
+  <Pages>2</Pages>
+  <Words>444</Words>
+  <Characters>2445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Formulario Decisión empresarial ERTE causas  ETOP</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3040</CharactersWithSpaces>
+  <CharactersWithSpaces>2884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Formulario Decisión empresarial ERTE causas  ETOP</dc:title>
-  <dc:creator>DGA</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Administrador</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>