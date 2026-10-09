--- v0 (2026-08-09)
+++ v1 (2026-10-09)
@@ -11,157 +11,156 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\inddgca\Comercio\comer-2026\Ordenes\SEDA_TTO_SCAF\Asociaciones de Artesanos\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Promocion_Dinamización" sheetId="1" r:id="rId1"/>
     <sheet name="Formación" sheetId="2" r:id="rId2"/>
     <sheet name="Nominas personal" sheetId="3" r:id="rId3"/>
     <sheet name="Equipamiento" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I49" i="3" l="1"/>
-[...9 lines deleted...]
-  <c r="J48" i="3"/>
+  <c r="P32" i="3" l="1"/>
+  <c r="J32" i="3"/>
+  <c r="I46" i="3" l="1"/>
+  <c r="H46" i="3"/>
+  <c r="G46" i="3"/>
+  <c r="F46" i="3"/>
+  <c r="I27" i="3"/>
+  <c r="H27" i="3"/>
+  <c r="G27" i="3"/>
+  <c r="F27" i="3"/>
+  <c r="J26" i="3"/>
+  <c r="J44" i="3"/>
+  <c r="J45" i="3"/>
   <c r="I49" i="4" l="1"/>
   <c r="G49" i="4"/>
-  <c r="P47" i="3"/>
-[...3 lines deleted...]
-  <c r="J45" i="3"/>
   <c r="P44" i="3"/>
-  <c r="J44" i="3"/>
   <c r="P43" i="3"/>
   <c r="J43" i="3"/>
   <c r="P42" i="3"/>
   <c r="J42" i="3"/>
   <c r="P41" i="3"/>
   <c r="J41" i="3"/>
   <c r="P40" i="3"/>
   <c r="J40" i="3"/>
   <c r="P39" i="3"/>
   <c r="J39" i="3"/>
   <c r="P38" i="3"/>
   <c r="J38" i="3"/>
   <c r="P37" i="3"/>
   <c r="J37" i="3"/>
   <c r="P36" i="3"/>
   <c r="J36" i="3"/>
-  <c r="P49" i="3"/>
-[...12 lines deleted...]
-  <c r="J26" i="3"/>
+  <c r="P35" i="3"/>
+  <c r="J35" i="3"/>
+  <c r="P34" i="3"/>
+  <c r="J34" i="3"/>
+  <c r="P33" i="3"/>
+  <c r="J33" i="3"/>
+  <c r="P46" i="3"/>
+  <c r="J46" i="3"/>
+  <c r="O27" i="3"/>
+  <c r="N27" i="3"/>
+  <c r="M27" i="3"/>
+  <c r="L27" i="3"/>
   <c r="P25" i="3"/>
   <c r="J25" i="3"/>
   <c r="P24" i="3"/>
   <c r="J24" i="3"/>
   <c r="P23" i="3"/>
   <c r="J23" i="3"/>
   <c r="P22" i="3"/>
   <c r="J22" i="3"/>
   <c r="P21" i="3"/>
   <c r="J21" i="3"/>
   <c r="P20" i="3"/>
   <c r="J20" i="3"/>
   <c r="P19" i="3"/>
   <c r="J19" i="3"/>
   <c r="P18" i="3"/>
   <c r="J18" i="3"/>
   <c r="P17" i="3"/>
-  <c r="P31" i="3" s="1"/>
   <c r="J17" i="3"/>
-  <c r="J31" i="3" s="1"/>
+  <c r="P16" i="3"/>
+  <c r="J16" i="3"/>
+  <c r="P15" i="3"/>
+  <c r="J15" i="3"/>
+  <c r="P14" i="3"/>
+  <c r="J14" i="3"/>
+  <c r="P13" i="3"/>
+  <c r="P27" i="3" s="1"/>
+  <c r="J13" i="3"/>
+  <c r="J27" i="3" s="1"/>
   <c r="I49" i="2"/>
   <c r="G49" i="2"/>
   <c r="I49" i="1"/>
   <c r="G49" i="1"/>
-  <c r="L49" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="N49" i="3"/>
+  <c r="L46" i="3" l="1"/>
+  <c r="M46" i="3"/>
+  <c r="O46" i="3" l="1"/>
+  <c r="N46" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="56">
   <si>
     <t>RELACIÓN DE ACTUACIONES REALIZADAS CON DESGLOSE DE PRESUPUESTOS O FACTURAS</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACTIVIDADES DE PROMOCIÓN Y PUBLICIDAD</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Si la Asociación está EXENTA DE IVA, indicar los importes CON IVA</t>
   </si>
   <si>
     <t>Si la Asociación NO está EXENTA DE IVA, indicar los importes SIN IVA</t>
   </si>
   <si>
     <t>BENEFICIARIO:</t>
   </si>
   <si>
     <t>LOCALIDAD:</t>
   </si>
   <si>
     <t>NIF:</t>
   </si>
   <si>
     <t xml:space="preserve">                                       A CUMPLIMENTAR POR LA ENTIDAD SOLICITANTE</t>
   </si>
   <si>
     <t>A CUMPLIMENTAR POR LA ADMINISTRACIÓN</t>
   </si>
@@ -185,174 +184,159 @@
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>OBSERVACIONES</t>
   </si>
   <si>
     <t>Nº FACTURA</t>
   </si>
   <si>
     <t>FECHA FACTURA</t>
   </si>
   <si>
     <t>FECHA PAGO</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>ACTUACIONES DE MEDIOS LOGÍSTICOS DE DISTRIBUCIÓN COMERCIAL</t>
-[...1 lines deleted...]
-  <si>
     <t>A CUMPLIMENTAR POR LA ENTIDAD SOLICITANTE</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ACLARACIÓN PERIODO DE NÓMINAS: </t>
   </si>
   <si>
     <t>FECHA NÓMINA</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t xml:space="preserve">  *MIRAR ACLARACIÓN</t>
   </si>
   <si>
     <t>TRABAJADOR</t>
   </si>
   <si>
     <t>NETO</t>
   </si>
   <si>
     <t>IRPF</t>
   </si>
   <si>
     <t>S.S. TRABAJADOR</t>
   </si>
   <si>
     <t>S.S.EMPRESA</t>
   </si>
   <si>
     <t>S.S. DEL TRAB</t>
   </si>
   <si>
     <t>S.S  EMPRESA</t>
   </si>
   <si>
     <t>TOTAL SALARIOS</t>
   </si>
   <si>
     <t>S.S EMPRESA</t>
   </si>
   <si>
-    <t>ACTIVIDADES DE DIGITALIZACIÓN</t>
-[...1 lines deleted...]
-  <si>
     <t>Si la Asociación tiene prorrata poner el importe libre de la prorrata, que será el resultado de (100 - % prorrata IVA)</t>
-  </si>
-[...7 lines deleted...]
-    <t>El pago del tercer trimestre del IRPF de 2026 se incluirá siempre que se pague como fecha límite hasta el 30 de septiembre de 2026</t>
   </si>
   <si>
     <t>NOMINA ENERO 2026</t>
   </si>
   <si>
     <t>NOMINA FEBRERO 2026</t>
   </si>
   <si>
     <t>NOMINA MARZO 2026</t>
   </si>
   <si>
     <t>NOMINA ABRIL 2026</t>
   </si>
   <si>
     <t>NOMINA MAYO 2026</t>
   </si>
   <si>
     <t>NOMINA JUNIO 2026</t>
   </si>
   <si>
     <t>EXTRA JUNIO 2026</t>
   </si>
   <si>
     <t>NOMINA JULIO 2026</t>
   </si>
   <si>
     <t>NOMINA AGOSTO 2026</t>
   </si>
   <si>
     <t>NOMINA SEPTIEMBRE 2026</t>
   </si>
   <si>
-    <t>La nómina de septiembre de 2025 se incluirá siempre que se pague en el periodo entre el 1 de octubre de 2025 y el 30 de septiembre de 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>NOMINA NOVIEMBRE 2025</t>
   </si>
   <si>
     <t>NOMINA DICIEMBRE 2025</t>
   </si>
   <si>
     <t>EXTRA DICIEMBRE 2025</t>
   </si>
   <si>
     <t>ACTIVIDADES DE PROMOCIÓN Y DINAMIZACIÓN</t>
   </si>
   <si>
     <t>ACTUACIONES DE FORMACIÓN ESPECIALIZADA</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATACIÓN DE  PERSONAL </t>
   </si>
   <si>
     <t>ADQUISICIÓN DE EQUIPAMIENTO PARA FORMACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve"> SALARIO SEGUNDO PERSONAL CONTRATADO</t>
   </si>
   <si>
     <t xml:space="preserve"> SALARIO  PERSONAL CONTRATADO</t>
   </si>
   <si>
     <t>NOMINA OCTUBRE 2026</t>
+  </si>
+  <si>
+    <t>EQUIPAMIENTO</t>
+  </si>
+  <si>
+    <t>FORMACIÓN</t>
+  </si>
+  <si>
+    <t>La nómina de octubre de 2026 se incluirá siempre que se pague en ese mismo mes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ [$€-C0A]_-;\-* #,##0.00\ [$€-C0A]_-;_-* &quot;-&quot;??\ [$€-C0A]_-;_-@_-"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -475,51 +459,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -566,134 +550,72 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...29 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="186">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1017,112 +939,103 @@
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1136,127 +1049,109 @@
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Euro" xfId="2"/>
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="4"/>
     <cellStyle name="Porcentual_TE16_004_IF_CALAMOCHA" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>5953125</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>1428750</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="CuadroTexto 1"/>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85725" y="2152650"/>
           <a:ext cx="17640300" cy="1390650"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
@@ -1878,268 +1773,268 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E50" sqref="E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10" style="66" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="66" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="69" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="69" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="54.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="90.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="16.140625" style="4" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="90.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="145" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="147"/>
+      <c r="A2" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="142"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="145" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="147"/>
+      <c r="A4" s="140" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="142"/>
       <c r="F4" s="7"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="F5" s="7"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="2"/>
       <c r="D6" s="5"/>
       <c r="E6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="143" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="148" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="148"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
     </row>
     <row r="7" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="2"/>
       <c r="D7" s="5"/>
       <c r="E7" s="9" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="H7" s="148"/>
+        <v>1</v>
+      </c>
+      <c r="F7" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="143"/>
+      <c r="H7" s="143"/>
     </row>
     <row r="8" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="2"/>
       <c r="D8" s="5"/>
       <c r="E8" s="9" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" s="70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G8" s="70"/>
       <c r="H8" s="70"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="149" t="s">
+      <c r="A9" s="135" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="136"/>
+      <c r="C9" s="136"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="137"/>
+      <c r="H9" s="138"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="135" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="150"/>
-[...8 lines deleted...]
-      <c r="A10" s="149" t="s">
+      <c r="B10" s="136"/>
+      <c r="C10" s="136"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="138"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="135" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="150"/>
-[...17 lines deleted...]
-      <c r="H11" s="152"/>
+      <c r="B11" s="136"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="138"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
     </row>
     <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="149" t="s">
+      <c r="A13" s="135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="136"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="136"/>
+      <c r="H13" s="139"/>
+      <c r="I13" s="149" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="150"/>
-[...6 lines deleted...]
-      <c r="I13" s="142" t="s">
+      <c r="J13" s="150"/>
+    </row>
+    <row r="14" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="134" t="s">
         <v>9</v>
       </c>
-      <c r="J13" s="143"/>
-[...2 lines deleted...]
-      <c r="A14" s="144" t="s">
+      <c r="B14" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="137" t="s">
+      <c r="C14" s="145"/>
+      <c r="D14" s="146"/>
+      <c r="E14" s="147" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="138"/>
-[...1 lines deleted...]
-      <c r="E14" s="140" t="s">
+      <c r="F14" s="147" t="s">
         <v>12</v>
       </c>
-      <c r="F14" s="140" t="s">
+      <c r="G14" s="147" t="s">
         <v>13</v>
       </c>
-      <c r="G14" s="140" t="s">
+      <c r="H14" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="H14" s="140" t="s">
+      <c r="I14" s="134" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="134" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="134"/>
+      <c r="B15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="144" t="s">
-[...8 lines deleted...]
-      <c r="B15" s="16" t="s">
+      <c r="C15" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="D15" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="16" t="s">
-[...7 lines deleted...]
-      <c r="J15" s="144"/>
+      <c r="E15" s="148"/>
+      <c r="F15" s="147"/>
+      <c r="G15" s="147"/>
+      <c r="H15" s="147"/>
+      <c r="I15" s="134"/>
+      <c r="J15" s="134"/>
     </row>
     <row r="16" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18">
         <v>1</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="21"/>
       <c r="F16" s="22"/>
       <c r="G16" s="23"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="25"/>
     </row>
     <row r="17" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18">
         <v>2</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="21"/>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
@@ -2565,54 +2460,54 @@
       <c r="G47" s="35"/>
       <c r="H47" s="36"/>
       <c r="I47" s="37"/>
       <c r="J47" s="38"/>
     </row>
     <row r="48" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18">
         <v>33</v>
       </c>
       <c r="B48" s="27"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="39"/>
       <c r="F48" s="39"/>
       <c r="G48" s="40"/>
       <c r="H48" s="41"/>
       <c r="I48" s="42"/>
       <c r="J48" s="43"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="44"/>
       <c r="B49" s="44"/>
       <c r="C49" s="45"/>
       <c r="D49" s="45"/>
       <c r="E49" s="46" t="s">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="F49" s="47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G49" s="48">
         <f>SUM(G16:G48)</f>
         <v>0</v>
       </c>
       <c r="H49" s="49"/>
       <c r="I49" s="48">
         <f>SUM(I16:I48)</f>
         <v>0</v>
       </c>
       <c r="J49" s="49"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="50"/>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="51"/>
       <c r="F50" s="52"/>
       <c r="G50" s="53"/>
       <c r="H50" s="53"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="44"/>
       <c r="B51" s="54"/>
@@ -2694,305 +2589,305 @@
       <c r="C59" s="62"/>
       <c r="D59" s="65"/>
       <c r="E59" s="64"/>
       <c r="F59" s="64"/>
       <c r="G59" s="64"/>
       <c r="H59" s="64"/>
     </row>
     <row r="62" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C62" s="67"/>
       <c r="D62" s="63"/>
     </row>
     <row r="63" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C63" s="67"/>
       <c r="D63" s="63"/>
     </row>
     <row r="64" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C64" s="67"/>
       <c r="D64" s="63"/>
     </row>
     <row r="65" spans="3:4" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C65" s="68"/>
       <c r="D65" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="D9:H9"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="A13:H13"/>
-    <mergeCell ref="A2:F2"/>
-[...4 lines deleted...]
-    <mergeCell ref="D9:H9"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
-    <mergeCell ref="I13:J13"/>
-[...2 lines deleted...]
-    <mergeCell ref="H14:H15"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16:D48">
       <formula1>36526</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G16:G48 I16:I48">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="D49" sqref="D49:E49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="66" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="66" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="69" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="69" customWidth="1"/>
     <col min="5" max="6" width="54.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="90.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="16" style="4" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="90.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="145" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="147"/>
+      <c r="A2" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="142"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="160" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="162"/>
+      <c r="A4" s="157" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="158"/>
+      <c r="C4" s="158"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="159"/>
       <c r="F4" s="7"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:10" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="F5" s="7"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="2"/>
       <c r="D6" s="5"/>
       <c r="E6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="143" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="148" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="148"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
     </row>
     <row r="7" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="2"/>
       <c r="D7" s="5"/>
       <c r="E7" s="9" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="H7" s="148"/>
+        <v>1</v>
+      </c>
+      <c r="F7" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="143"/>
+      <c r="H7" s="143"/>
     </row>
     <row r="8" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="2"/>
       <c r="D8" s="5"/>
       <c r="E8" s="9" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" s="70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G8" s="70"/>
       <c r="H8" s="70"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="149" t="s">
+      <c r="A9" s="135" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="136"/>
+      <c r="C9" s="136"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="137"/>
+      <c r="H9" s="138"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="135" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="150"/>
-[...8 lines deleted...]
-      <c r="A10" s="149" t="s">
+      <c r="B10" s="136"/>
+      <c r="C10" s="136"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="138"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="135" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="150"/>
-[...17 lines deleted...]
-      <c r="H11" s="152"/>
+      <c r="B11" s="136"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="138"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
     </row>
     <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="149" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="150"/>
+      <c r="A13" s="135" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="136"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="136"/>
+      <c r="H13" s="136"/>
       <c r="I13" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="J13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="152" t="s">
         <v>9</v>
       </c>
-      <c r="J13" s="72"/>
-[...2 lines deleted...]
-      <c r="A14" s="155" t="s">
+      <c r="B14" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="156" t="s">
+      <c r="C14" s="154"/>
+      <c r="D14" s="155"/>
+      <c r="E14" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="157"/>
-[...1 lines deleted...]
-      <c r="E14" s="154" t="s">
+      <c r="F14" s="151" t="s">
         <v>12</v>
       </c>
-      <c r="F14" s="154" t="s">
+      <c r="G14" s="151" t="s">
         <v>13</v>
       </c>
-      <c r="G14" s="154" t="s">
+      <c r="H14" s="151" t="s">
         <v>14</v>
       </c>
-      <c r="H14" s="154" t="s">
+      <c r="I14" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="152" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="152"/>
+      <c r="B15" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="155" t="s">
-[...8 lines deleted...]
-      <c r="B15" s="73" t="s">
+      <c r="C15" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="73" t="s">
+      <c r="D15" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="73" t="s">
-[...7 lines deleted...]
-      <c r="J15" s="155"/>
+      <c r="E15" s="156"/>
+      <c r="F15" s="151"/>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="152"/>
+      <c r="J15" s="152"/>
     </row>
     <row r="16" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18">
         <v>1</v>
       </c>
       <c r="B16" s="74"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="21"/>
       <c r="F16" s="22"/>
       <c r="G16" s="23"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="25"/>
     </row>
     <row r="17" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18">
         <v>2</v>
       </c>
       <c r="B17" s="74"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="21"/>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
@@ -3416,56 +3311,56 @@
       <c r="E47" s="29"/>
       <c r="F47" s="22"/>
       <c r="G47" s="78"/>
       <c r="H47" s="36"/>
       <c r="I47" s="79"/>
       <c r="J47" s="38"/>
     </row>
     <row r="48" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18">
         <v>33</v>
       </c>
       <c r="B48" s="75"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="39"/>
       <c r="F48" s="39"/>
       <c r="G48" s="80"/>
       <c r="H48" s="41"/>
       <c r="I48" s="81"/>
       <c r="J48" s="43"/>
     </row>
     <row r="49" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="44"/>
       <c r="B49" s="44"/>
       <c r="C49" s="45"/>
-      <c r="D49" s="142" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="143"/>
+      <c r="D49" s="149" t="s">
+        <v>54</v>
+      </c>
+      <c r="E49" s="150"/>
       <c r="F49" s="47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G49" s="48">
         <f>SUM(G16:G48)</f>
         <v>0</v>
       </c>
       <c r="H49" s="49"/>
       <c r="I49" s="48">
         <f>SUM(I16:I48)</f>
         <v>0</v>
       </c>
       <c r="J49" s="49"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="50"/>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="51"/>
       <c r="F50" s="52"/>
       <c r="G50" s="53"/>
       <c r="H50" s="53"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="44"/>
       <c r="B51" s="54"/>
@@ -3582,1762 +3477,1705 @@
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G16:G48 I16:I48">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16:D48">
       <formula1>36526</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:S61"/>
+  <dimension ref="A2:S58"/>
   <sheetViews>
-    <sheetView topLeftCell="E10" workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="66" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="69" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" style="69" customWidth="1"/>
     <col min="4" max="4" width="40" style="4" customWidth="1"/>
     <col min="5" max="5" width="29.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="13.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="4" customWidth="1"/>
     <col min="10" max="10" width="16" style="4" customWidth="1"/>
     <col min="11" max="11" width="90.7109375" style="4" customWidth="1"/>
     <col min="12" max="14" width="16" style="4" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="17" style="4" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="18" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="90.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="140" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="142"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="82"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J4" s="152"/>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A4" s="135" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="136"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="137"/>
+      <c r="E4" s="137"/>
+      <c r="F4" s="137"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="137"/>
+      <c r="I4" s="137"/>
+      <c r="J4" s="138"/>
       <c r="K4" s="83"/>
       <c r="L4" s="83"/>
       <c r="M4" s="83"/>
       <c r="N4" s="83"/>
       <c r="O4" s="83"/>
       <c r="P4" s="83"/>
       <c r="Q4" s="10"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J5" s="152"/>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A5" s="135" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="137"/>
+      <c r="F5" s="137"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="137"/>
+      <c r="I5" s="137"/>
+      <c r="J5" s="138"/>
       <c r="K5" s="83"/>
       <c r="L5" s="83"/>
       <c r="M5" s="83"/>
       <c r="N5" s="83"/>
       <c r="O5" s="83"/>
       <c r="P5" s="83"/>
       <c r="Q5" s="10"/>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="J6" s="152"/>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A6" s="135" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="136"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+      <c r="I6" s="137"/>
+      <c r="J6" s="138"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="83"/>
       <c r="O6" s="83"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="10"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="84"/>
       <c r="L7" s="84"/>
       <c r="M7" s="84"/>
       <c r="N7" s="84"/>
       <c r="O7" s="84"/>
       <c r="P7" s="84"/>
       <c r="Q7" s="10"/>
     </row>
-    <row r="8" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="172" t="s">
+    <row r="8" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="169"/>
+      <c r="B8" s="170"/>
+      <c r="C8" s="171"/>
+      <c r="D8" s="172" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="173"/>
+      <c r="F8" s="173"/>
+      <c r="G8" s="173"/>
+      <c r="H8" s="173"/>
+      <c r="I8" s="173"/>
+      <c r="J8" s="173"/>
+      <c r="K8" s="173"/>
+      <c r="L8" s="173"/>
+      <c r="M8" s="173"/>
+      <c r="N8" s="173"/>
+      <c r="O8" s="173"/>
+      <c r="P8" s="173"/>
+      <c r="Q8" s="174"/>
+    </row>
+    <row r="9" spans="1:19" s="132" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="129"/>
+      <c r="B9" s="130"/>
+      <c r="C9" s="130"/>
+      <c r="D9" s="131"/>
+      <c r="E9" s="131"/>
+      <c r="F9" s="131"/>
+      <c r="G9" s="131"/>
+      <c r="H9" s="131"/>
+      <c r="Q9" s="133"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="166" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="167"/>
+      <c r="C10" s="167"/>
+      <c r="D10" s="167"/>
+      <c r="E10" s="167"/>
+      <c r="F10" s="167"/>
+      <c r="G10" s="167"/>
+      <c r="H10" s="167"/>
+      <c r="I10" s="167"/>
+      <c r="J10" s="167"/>
+      <c r="K10" s="167"/>
+      <c r="L10" s="167"/>
+      <c r="M10" s="167"/>
+      <c r="N10" s="167"/>
+      <c r="O10" s="167"/>
+      <c r="P10" s="167"/>
+      <c r="Q10" s="168"/>
+    </row>
+    <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="85"/>
+      <c r="B11" s="86" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="160" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="161"/>
+      <c r="E11" s="161"/>
+      <c r="F11" s="161"/>
+      <c r="G11" s="161"/>
+      <c r="H11" s="161"/>
+      <c r="I11" s="161"/>
+      <c r="J11" s="162"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="M11" s="164"/>
+      <c r="N11" s="164"/>
+      <c r="O11" s="164"/>
+      <c r="P11" s="164"/>
+      <c r="Q11" s="165"/>
+    </row>
+    <row r="12" spans="1:19" s="98" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="88" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="173"/>
-[...136 lines deleted...]
-      <c r="B15" s="86" t="s">
+      <c r="C12" s="90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="91" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="163" t="s">
-[...20 lines deleted...]
-      <c r="A16" s="88" t="s">
+      <c r="E12" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="89" t="s">
+      <c r="G12" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="90" t="s">
+      <c r="H12" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="91" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="92" t="s">
+      <c r="K12" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="L12" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="95" t="s">
         <v>28</v>
       </c>
-      <c r="H16" s="93" t="s">
+      <c r="O12" s="96" t="s">
         <v>29</v>
       </c>
-      <c r="I16" s="94" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="P12" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="97" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="99">
+        <v>3</v>
+      </c>
+      <c r="B13" s="102">
+        <v>45991</v>
+      </c>
+      <c r="C13" s="103"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="104" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="100">
+        <f t="shared" ref="J13:J26" si="0">F13+G13+H13+I13</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="101"/>
+      <c r="L13" s="100"/>
+      <c r="M13" s="100"/>
+      <c r="N13" s="100"/>
+      <c r="O13" s="100"/>
+      <c r="P13" s="100">
+        <f t="shared" ref="P13:P25" si="1">L13+M13+N13+O13</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="107"/>
+      <c r="S13" s="108"/>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="99">
+        <v>4</v>
+      </c>
+      <c r="B14" s="102">
+        <v>46022</v>
+      </c>
+      <c r="C14" s="103"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="104" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="106"/>
+      <c r="J14" s="100">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K14" s="101"/>
+      <c r="L14" s="100"/>
+      <c r="M14" s="100"/>
+      <c r="N14" s="100"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="107"/>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="99"/>
+      <c r="B15" s="102">
+        <v>46022</v>
+      </c>
+      <c r="C15" s="103"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="105"/>
+      <c r="G15" s="105"/>
+      <c r="H15" s="105"/>
+      <c r="I15" s="106"/>
+      <c r="J15" s="100">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K15" s="101"/>
+      <c r="L15" s="100"/>
+      <c r="M15" s="100"/>
+      <c r="N15" s="100"/>
+      <c r="O15" s="100"/>
+      <c r="P15" s="100">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q15" s="107"/>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="99">
+        <v>5</v>
+      </c>
+      <c r="B16" s="102">
+        <v>46053</v>
+      </c>
+      <c r="C16" s="103"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="104" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="105"/>
+      <c r="G16" s="105"/>
+      <c r="H16" s="105"/>
+      <c r="I16" s="106"/>
+      <c r="J16" s="100">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K16" s="101"/>
+      <c r="L16" s="100"/>
+      <c r="M16" s="100"/>
+      <c r="N16" s="100"/>
+      <c r="O16" s="100"/>
+      <c r="P16" s="100">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="107"/>
     </row>
     <row r="17" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A17" s="99">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B17" s="102">
-        <v>45991</v>
+        <v>46081</v>
       </c>
       <c r="C17" s="103"/>
       <c r="D17" s="29"/>
       <c r="E17" s="104" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F17" s="105"/>
       <c r="G17" s="105"/>
       <c r="H17" s="105"/>
       <c r="I17" s="106"/>
       <c r="J17" s="100">
-        <f t="shared" ref="J17:J30" si="0">F17+G17+H17+I17</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17" s="101"/>
       <c r="L17" s="100"/>
       <c r="M17" s="100"/>
       <c r="N17" s="100"/>
       <c r="O17" s="100"/>
       <c r="P17" s="100">
-        <f t="shared" ref="P17:P29" si="1">L17+M17+N17+O17</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q17" s="107"/>
-      <c r="S17" s="108"/>
     </row>
     <row r="18" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A18" s="99">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B18" s="102">
-        <v>46022</v>
+        <v>46112</v>
       </c>
       <c r="C18" s="103"/>
       <c r="D18" s="29"/>
       <c r="E18" s="104" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F18" s="105"/>
       <c r="G18" s="105"/>
       <c r="H18" s="105"/>
       <c r="I18" s="106"/>
       <c r="J18" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K18" s="101"/>
       <c r="L18" s="100"/>
       <c r="M18" s="100"/>
       <c r="N18" s="100"/>
       <c r="O18" s="100"/>
       <c r="P18" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q18" s="107"/>
     </row>
     <row r="19" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="99"/>
+      <c r="A19" s="99">
+        <v>8</v>
+      </c>
       <c r="B19" s="102">
-        <v>46022</v>
+        <v>46142</v>
       </c>
       <c r="C19" s="103"/>
       <c r="D19" s="29"/>
       <c r="E19" s="104" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="F19" s="105"/>
       <c r="G19" s="105"/>
       <c r="H19" s="105"/>
       <c r="I19" s="106"/>
       <c r="J19" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K19" s="101"/>
       <c r="L19" s="100"/>
       <c r="M19" s="100"/>
       <c r="N19" s="100"/>
       <c r="O19" s="100"/>
       <c r="P19" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q19" s="107"/>
     </row>
     <row r="20" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A20" s="99">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B20" s="102">
-        <v>46053</v>
+        <v>46173</v>
       </c>
       <c r="C20" s="103"/>
       <c r="D20" s="29"/>
       <c r="E20" s="104" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F20" s="105"/>
       <c r="G20" s="105"/>
       <c r="H20" s="105"/>
       <c r="I20" s="106"/>
       <c r="J20" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K20" s="101"/>
       <c r="L20" s="100"/>
       <c r="M20" s="100"/>
       <c r="N20" s="100"/>
       <c r="O20" s="100"/>
       <c r="P20" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q20" s="107"/>
     </row>
     <row r="21" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A21" s="99">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B21" s="102">
-        <v>46081</v>
+        <v>46203</v>
       </c>
       <c r="C21" s="103"/>
       <c r="D21" s="29"/>
       <c r="E21" s="104" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F21" s="105"/>
       <c r="G21" s="105"/>
       <c r="H21" s="105"/>
       <c r="I21" s="106"/>
       <c r="J21" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K21" s="101"/>
       <c r="L21" s="100"/>
       <c r="M21" s="100"/>
       <c r="N21" s="100"/>
       <c r="O21" s="100"/>
       <c r="P21" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q21" s="107"/>
     </row>
     <row r="22" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="99">
-[...1 lines deleted...]
-      </c>
+      <c r="A22" s="99"/>
       <c r="B22" s="102">
-        <v>46112</v>
+        <v>46203</v>
       </c>
       <c r="C22" s="103"/>
       <c r="D22" s="29"/>
       <c r="E22" s="104" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F22" s="105"/>
       <c r="G22" s="105"/>
       <c r="H22" s="105"/>
       <c r="I22" s="106"/>
       <c r="J22" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K22" s="101"/>
       <c r="L22" s="100"/>
       <c r="M22" s="100"/>
       <c r="N22" s="100"/>
       <c r="O22" s="100"/>
       <c r="P22" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q22" s="107"/>
     </row>
     <row r="23" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A23" s="99">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B23" s="102">
-        <v>46142</v>
+        <v>46234</v>
       </c>
       <c r="C23" s="103"/>
       <c r="D23" s="29"/>
       <c r="E23" s="104" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F23" s="105"/>
       <c r="G23" s="105"/>
       <c r="H23" s="105"/>
       <c r="I23" s="106"/>
       <c r="J23" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K23" s="101"/>
       <c r="L23" s="100"/>
       <c r="M23" s="100"/>
       <c r="N23" s="100"/>
       <c r="O23" s="100"/>
       <c r="P23" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q23" s="107"/>
     </row>
     <row r="24" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A24" s="99">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B24" s="102">
-        <v>46173</v>
+        <v>46265</v>
       </c>
       <c r="C24" s="103"/>
       <c r="D24" s="29"/>
       <c r="E24" s="104" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F24" s="105"/>
       <c r="G24" s="105"/>
       <c r="H24" s="105"/>
       <c r="I24" s="106"/>
       <c r="J24" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K24" s="101"/>
       <c r="L24" s="100"/>
       <c r="M24" s="100"/>
       <c r="N24" s="100"/>
       <c r="O24" s="100"/>
       <c r="P24" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q24" s="107"/>
     </row>
     <row r="25" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A25" s="99">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B25" s="102">
-        <v>46203</v>
+        <v>46295</v>
       </c>
       <c r="C25" s="103"/>
       <c r="D25" s="29"/>
       <c r="E25" s="104" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F25" s="105"/>
       <c r="G25" s="105"/>
       <c r="H25" s="105"/>
       <c r="I25" s="106"/>
       <c r="J25" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K25" s="101"/>
       <c r="L25" s="100"/>
       <c r="M25" s="100"/>
       <c r="N25" s="100"/>
       <c r="O25" s="100"/>
       <c r="P25" s="100">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q25" s="107"/>
     </row>
     <row r="26" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="99"/>
+      <c r="A26" s="99">
+        <v>14</v>
+      </c>
       <c r="B26" s="102">
-        <v>46203</v>
+        <v>46326</v>
       </c>
       <c r="C26" s="103"/>
       <c r="D26" s="29"/>
       <c r="E26" s="104" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F26" s="105"/>
       <c r="G26" s="105"/>
       <c r="H26" s="105"/>
       <c r="I26" s="106"/>
       <c r="J26" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K26" s="101"/>
       <c r="L26" s="100"/>
       <c r="M26" s="100"/>
       <c r="N26" s="100"/>
       <c r="O26" s="100"/>
-      <c r="P26" s="100">
-[...2 lines deleted...]
-      </c>
+      <c r="P26" s="100"/>
       <c r="Q26" s="107"/>
     </row>
-    <row r="27" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="A28" s="99">
+    <row r="27" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="99"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="109"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="112">
+        <f>SUM(F13:F26)</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="112">
+        <f>SUM(G13:G26)</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="112">
+        <f>SUM(H13:H26)</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="112">
+        <f>SUM(I13:I26)</f>
+        <v>0</v>
+      </c>
+      <c r="J27" s="112">
+        <f>SUM(J13:J26)</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="113"/>
+      <c r="L27" s="112">
+        <f>SUM(L13:L25)</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="112">
+        <f>SUM(M13:M25)</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="112">
+        <f>SUM(N13:N25)</f>
+        <v>0</v>
+      </c>
+      <c r="O27" s="112">
+        <f>SUM(O13:O25)</f>
+        <v>0</v>
+      </c>
+      <c r="P27" s="112">
+        <f>SUM(P13:P25)</f>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="114"/>
+    </row>
+    <row r="28" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="115"/>
+      <c r="B28" s="116"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="117"/>
+      <c r="E28" s="84"/>
+      <c r="F28" s="118"/>
+      <c r="G28" s="118"/>
+      <c r="H28" s="118"/>
+      <c r="I28" s="118"/>
+      <c r="J28" s="118"/>
+      <c r="K28" s="118"/>
+      <c r="L28" s="118"/>
+      <c r="M28" s="118"/>
+      <c r="N28" s="118"/>
+      <c r="O28" s="118"/>
+      <c r="P28" s="118"/>
+      <c r="Q28" s="118"/>
+    </row>
+    <row r="29" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="166" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="167"/>
+      <c r="C29" s="167"/>
+      <c r="D29" s="167"/>
+      <c r="E29" s="167"/>
+      <c r="F29" s="167"/>
+      <c r="G29" s="167"/>
+      <c r="H29" s="167"/>
+      <c r="I29" s="167"/>
+      <c r="J29" s="167"/>
+      <c r="K29" s="167"/>
+      <c r="L29" s="167"/>
+      <c r="M29" s="167"/>
+      <c r="N29" s="167"/>
+      <c r="O29" s="167"/>
+      <c r="P29" s="167"/>
+      <c r="Q29" s="168"/>
+    </row>
+    <row r="30" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="85"/>
+      <c r="B30" s="86" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="160" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="161"/>
+      <c r="E30" s="161"/>
+      <c r="F30" s="161"/>
+      <c r="G30" s="161"/>
+      <c r="H30" s="161"/>
+      <c r="I30" s="161"/>
+      <c r="J30" s="162"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="M30" s="164"/>
+      <c r="N30" s="164"/>
+      <c r="O30" s="164"/>
+      <c r="P30" s="164"/>
+      <c r="Q30" s="165"/>
+    </row>
+    <row r="31" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="88" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="89" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="91" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="102">
-[...58 lines deleted...]
-      <c r="A30" s="99">
+      <c r="F31" s="92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="92" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="I31" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="102">
-[...28 lines deleted...]
-      <c r="E31" s="111" t="s">
+      <c r="L31" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="M31" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="P31" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q31" s="97" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="99">
+        <v>3</v>
+      </c>
+      <c r="B32" s="102">
+        <v>45991</v>
+      </c>
+      <c r="C32" s="103"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="104" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="105"/>
+      <c r="G32" s="105"/>
+      <c r="H32" s="105"/>
+      <c r="I32" s="106"/>
+      <c r="J32" s="100">
+        <f t="shared" ref="J32" si="2">F32+G32+H32+I32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="101"/>
+      <c r="L32" s="100"/>
+      <c r="M32" s="100"/>
+      <c r="N32" s="100"/>
+      <c r="O32" s="100"/>
+      <c r="P32" s="100">
+        <f t="shared" ref="P32" si="3">L32+M32+N32+O32</f>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="107"/>
+      <c r="S32" s="108"/>
+    </row>
+    <row r="33" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="99">
+        <v>4</v>
+      </c>
+      <c r="B33" s="102">
+        <v>46022</v>
+      </c>
+      <c r="C33" s="103"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="104" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" s="120"/>
+      <c r="G33" s="120"/>
+      <c r="H33" s="120"/>
+      <c r="I33" s="121"/>
+      <c r="J33" s="119">
+        <f t="shared" ref="J33:J45" si="4">F33+G33+H33+I33</f>
+        <v>0</v>
+      </c>
+      <c r="K33" s="101"/>
+      <c r="L33" s="100"/>
+      <c r="M33" s="100"/>
+      <c r="N33" s="100"/>
+      <c r="O33" s="100"/>
+      <c r="P33" s="100">
+        <f t="shared" ref="P33:P44" si="5">L33+M33+N33+O33</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="107"/>
+    </row>
+    <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="99"/>
+      <c r="B34" s="102">
+        <v>46022</v>
+      </c>
+      <c r="C34" s="103"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="F34" s="120"/>
+      <c r="G34" s="120"/>
+      <c r="H34" s="120"/>
+      <c r="I34" s="121"/>
+      <c r="J34" s="119">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="101"/>
+      <c r="L34" s="100"/>
+      <c r="M34" s="100"/>
+      <c r="N34" s="100"/>
+      <c r="O34" s="100"/>
+      <c r="P34" s="100">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q34" s="107"/>
+    </row>
+    <row r="35" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="99">
+        <v>5</v>
+      </c>
+      <c r="B35" s="102">
+        <v>46053</v>
+      </c>
+      <c r="C35" s="103"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="F31" s="112">
-[...158 lines deleted...]
-      </c>
+      <c r="F35" s="120"/>
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="119">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="101"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q35" s="107"/>
     </row>
     <row r="36" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="99">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B36" s="102">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="C36" s="103"/>
       <c r="D36" s="29"/>
       <c r="E36" s="104" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="F36" s="120"/>
       <c r="G36" s="120"/>
       <c r="H36" s="120"/>
       <c r="I36" s="121"/>
       <c r="J36" s="119">
-        <f t="shared" ref="J36:J48" si="2">F36+G36+H36+I36</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K36" s="101"/>
       <c r="L36" s="100"/>
       <c r="M36" s="100"/>
       <c r="N36" s="100"/>
       <c r="O36" s="100"/>
       <c r="P36" s="100">
-        <f t="shared" ref="P36:P47" si="3">L36+M36+N36+O36</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q36" s="107"/>
     </row>
     <row r="37" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="99"/>
+      <c r="A37" s="99">
+        <v>7</v>
+      </c>
       <c r="B37" s="102">
-        <v>46022</v>
+        <v>46112</v>
       </c>
       <c r="C37" s="103"/>
       <c r="D37" s="29"/>
       <c r="E37" s="104" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="F37" s="120"/>
       <c r="G37" s="120"/>
       <c r="H37" s="120"/>
       <c r="I37" s="121"/>
       <c r="J37" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K37" s="101"/>
       <c r="L37" s="100"/>
       <c r="M37" s="100"/>
       <c r="N37" s="100"/>
       <c r="O37" s="100"/>
       <c r="P37" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q37" s="107"/>
     </row>
-    <row r="38" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A38" s="99">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B38" s="102">
-        <v>46053</v>
+        <v>46142</v>
       </c>
       <c r="C38" s="103"/>
       <c r="D38" s="29"/>
       <c r="E38" s="104" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F38" s="120"/>
       <c r="G38" s="120"/>
       <c r="H38" s="120"/>
       <c r="I38" s="121"/>
       <c r="J38" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K38" s="101"/>
       <c r="L38" s="100"/>
       <c r="M38" s="100"/>
       <c r="N38" s="100"/>
       <c r="O38" s="100"/>
       <c r="P38" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q38" s="107"/>
     </row>
-    <row r="39" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A39" s="99">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B39" s="102">
-        <v>46081</v>
+        <v>46173</v>
       </c>
       <c r="C39" s="103"/>
       <c r="D39" s="29"/>
       <c r="E39" s="104" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F39" s="120"/>
       <c r="G39" s="120"/>
       <c r="H39" s="120"/>
       <c r="I39" s="121"/>
       <c r="J39" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K39" s="101"/>
       <c r="L39" s="100"/>
       <c r="M39" s="100"/>
       <c r="N39" s="100"/>
       <c r="O39" s="100"/>
       <c r="P39" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q39" s="107"/>
     </row>
-    <row r="40" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A40" s="99">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B40" s="102">
-        <v>46112</v>
+        <v>46203</v>
       </c>
       <c r="C40" s="103"/>
       <c r="D40" s="29"/>
       <c r="E40" s="104" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F40" s="120"/>
       <c r="G40" s="120"/>
       <c r="H40" s="120"/>
       <c r="I40" s="121"/>
       <c r="J40" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K40" s="101"/>
       <c r="L40" s="100"/>
       <c r="M40" s="100"/>
       <c r="N40" s="100"/>
       <c r="O40" s="100"/>
       <c r="P40" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q40" s="107"/>
     </row>
     <row r="41" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A41" s="99">
-[...1 lines deleted...]
-      </c>
+      <c r="A41" s="99"/>
       <c r="B41" s="102">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="C41" s="103"/>
       <c r="D41" s="29"/>
       <c r="E41" s="104" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F41" s="120"/>
       <c r="G41" s="120"/>
       <c r="H41" s="120"/>
       <c r="I41" s="121"/>
       <c r="J41" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K41" s="101"/>
       <c r="L41" s="100"/>
       <c r="M41" s="100"/>
       <c r="N41" s="100"/>
       <c r="O41" s="100"/>
       <c r="P41" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q41" s="107"/>
     </row>
     <row r="42" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A42" s="99">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B42" s="102">
-        <v>46173</v>
+        <v>46234</v>
       </c>
       <c r="C42" s="103"/>
       <c r="D42" s="29"/>
       <c r="E42" s="104" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F42" s="120"/>
       <c r="G42" s="120"/>
       <c r="H42" s="120"/>
       <c r="I42" s="121"/>
       <c r="J42" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K42" s="101"/>
       <c r="L42" s="100"/>
       <c r="M42" s="100"/>
       <c r="N42" s="100"/>
       <c r="O42" s="100"/>
       <c r="P42" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q42" s="107"/>
     </row>
     <row r="43" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A43" s="99">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B43" s="102">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="C43" s="103"/>
       <c r="D43" s="29"/>
       <c r="E43" s="104" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F43" s="120"/>
       <c r="G43" s="120"/>
       <c r="H43" s="120"/>
       <c r="I43" s="121"/>
       <c r="J43" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K43" s="101"/>
       <c r="L43" s="100"/>
       <c r="M43" s="100"/>
       <c r="N43" s="100"/>
       <c r="O43" s="100"/>
       <c r="P43" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q43" s="107"/>
     </row>
     <row r="44" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A44" s="99"/>
+      <c r="A44" s="99">
+        <v>13</v>
+      </c>
       <c r="B44" s="102">
-        <v>46203</v>
+        <v>46295</v>
       </c>
       <c r="C44" s="103"/>
       <c r="D44" s="29"/>
       <c r="E44" s="104" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F44" s="120"/>
       <c r="G44" s="120"/>
       <c r="H44" s="120"/>
       <c r="I44" s="121"/>
       <c r="J44" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K44" s="101"/>
       <c r="L44" s="100"/>
       <c r="M44" s="100"/>
       <c r="N44" s="100"/>
       <c r="O44" s="100"/>
       <c r="P44" s="100">
-        <f t="shared" si="3"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q44" s="107"/>
     </row>
     <row r="45" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A45" s="99">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B45" s="102">
-        <v>46234</v>
+        <v>46326</v>
       </c>
       <c r="C45" s="103"/>
       <c r="D45" s="29"/>
       <c r="E45" s="104" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F45" s="120"/>
+        <v>52</v>
+      </c>
+      <c r="F45" s="105"/>
       <c r="G45" s="120"/>
       <c r="H45" s="120"/>
       <c r="I45" s="121"/>
       <c r="J45" s="119">
-        <f t="shared" si="2"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K45" s="101"/>
       <c r="L45" s="100"/>
       <c r="M45" s="100"/>
       <c r="N45" s="100"/>
       <c r="O45" s="100"/>
-      <c r="P45" s="100">
-[...2 lines deleted...]
-      </c>
+      <c r="P45" s="100"/>
       <c r="Q45" s="107"/>
     </row>
-    <row r="46" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-[...156 lines deleted...]
-      <c r="Q50" s="122"/>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A46" s="99"/>
+      <c r="B46" s="109"/>
+      <c r="C46" s="109"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="F46" s="112">
+        <f>SUM(F33:F45)</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="112">
+        <f>SUM(G33:G45)</f>
+        <v>0</v>
+      </c>
+      <c r="H46" s="112">
+        <f>SUM(H33:H45)</f>
+        <v>0</v>
+      </c>
+      <c r="I46" s="112">
+        <f>SUM(I33:I45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="112">
+        <f>SUM(J33:J45)</f>
+        <v>0</v>
+      </c>
+      <c r="K46" s="113"/>
+      <c r="L46" s="112">
+        <f>SUM(F46:J46)</f>
+        <v>0</v>
+      </c>
+      <c r="M46" s="112">
+        <f t="shared" ref="M46:O46" si="6">SUM(G46:K46)</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="112">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O46" s="112">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P46" s="112">
+        <f>SUM(P33:P44)</f>
+        <v>0</v>
+      </c>
+      <c r="Q46" s="114"/>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A47" s="115"/>
+      <c r="B47" s="116"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="122"/>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="I54" s="123"/>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A55" s="1"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="Q55" s="17"/>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="Q56" s="17"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="I57" s="123"/>
+      <c r="A57" s="1"/>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="Q57" s="17"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="1"/>
       <c r="B58" s="2"/>
-      <c r="C58" s="2"/>
+      <c r="C58" s="124"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
-      <c r="I58" s="3"/>
-[...34 lines deleted...]
-      <c r="H61" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-    <mergeCell ref="A14:Q14"/>
+  <mergeCells count="15">
+    <mergeCell ref="A10:Q10"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:J6"/>
-    <mergeCell ref="A8:C12"/>
+    <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:Q8"/>
-    <mergeCell ref="D10:Q10"/>
-[...6 lines deleted...]
-    <mergeCell ref="L34:Q34"/>
+    <mergeCell ref="C11:J11"/>
+    <mergeCell ref="L11:Q11"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="C30:J30"/>
+    <mergeCell ref="L30:Q30"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17:I30 F36:I48">
+    <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F13:I26 F32:I45">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17:C30 C36:C48">
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:C26 C32:C45">
       <formula1>36526</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="E50" sqref="E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.28515625" style="66" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="66" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.140625" style="69" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="50.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="66" customWidth="1"/>
     <col min="8" max="8" width="90.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="66" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="90.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="1"/>
       <c r="H1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="145" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="147"/>
+      <c r="A2" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="142"/>
       <c r="G2" s="1"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="2"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="1"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="145" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="147"/>
+      <c r="A4" s="140" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="142"/>
       <c r="F4" s="7"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:10" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="F5" s="7"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="2"/>
       <c r="D6" s="5"/>
       <c r="E6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="143" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="148" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="148"/>
+      <c r="G6" s="143"/>
+      <c r="H6" s="143"/>
     </row>
     <row r="7" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="2"/>
       <c r="D7" s="5"/>
       <c r="E7" s="9" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="H7" s="148"/>
+        <v>1</v>
+      </c>
+      <c r="F7" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="143"/>
+      <c r="H7" s="143"/>
     </row>
     <row r="8" spans="1:10" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="2"/>
       <c r="D8" s="5"/>
       <c r="E8" s="9" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F8" s="70" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G8" s="70"/>
       <c r="H8" s="70"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="149" t="s">
+      <c r="A9" s="135" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="136"/>
+      <c r="C9" s="136"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="137"/>
+      <c r="H9" s="138"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="135" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="150"/>
-[...8 lines deleted...]
-      <c r="A10" s="149" t="s">
+      <c r="B10" s="136"/>
+      <c r="C10" s="136"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="138"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="135" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="150"/>
-[...17 lines deleted...]
-      <c r="H11" s="152"/>
+      <c r="B11" s="136"/>
+      <c r="C11" s="136"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="138"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="11"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="12"/>
       <c r="H12" s="15"/>
     </row>
     <row r="13" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="149" t="s">
-[...9 lines deleted...]
-      <c r="I13" s="184" t="s">
+      <c r="A13" s="135" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="136"/>
+      <c r="C13" s="136"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="136"/>
+      <c r="H13" s="136"/>
+      <c r="I13" s="175" t="s">
+        <v>8</v>
+      </c>
+      <c r="J13" s="176"/>
+    </row>
+    <row r="14" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="152" t="s">
         <v>9</v>
       </c>
-      <c r="J13" s="185"/>
-[...2 lines deleted...]
-      <c r="A14" s="155" t="s">
+      <c r="B14" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="156" t="s">
+      <c r="C14" s="154"/>
+      <c r="D14" s="155"/>
+      <c r="E14" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="157"/>
-[...1 lines deleted...]
-      <c r="E14" s="154" t="s">
+      <c r="F14" s="151" t="s">
         <v>12</v>
       </c>
-      <c r="F14" s="154" t="s">
+      <c r="G14" s="151" t="s">
         <v>13</v>
       </c>
-      <c r="G14" s="154" t="s">
+      <c r="H14" s="151" t="s">
         <v>14</v>
       </c>
-      <c r="H14" s="154" t="s">
+      <c r="I14" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="152" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="152"/>
+      <c r="B15" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="155" t="s">
-[...8 lines deleted...]
-      <c r="B15" s="73" t="s">
+      <c r="C15" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="73" t="s">
+      <c r="D15" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="73" t="s">
-[...7 lines deleted...]
-      <c r="J15" s="155"/>
+      <c r="E15" s="156"/>
+      <c r="F15" s="151"/>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="152"/>
+      <c r="J15" s="152"/>
     </row>
     <row r="16" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18">
         <v>1</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="21"/>
       <c r="F16" s="22"/>
       <c r="G16" s="23"/>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="25"/>
     </row>
     <row r="17" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18">
         <v>2</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="21"/>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
@@ -5763,54 +5601,54 @@
       <c r="G47" s="78"/>
       <c r="H47" s="36"/>
       <c r="I47" s="79"/>
       <c r="J47" s="38"/>
     </row>
     <row r="48" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="125">
         <v>33</v>
       </c>
       <c r="B48" s="27"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="39"/>
       <c r="F48" s="39"/>
       <c r="G48" s="80"/>
       <c r="H48" s="41"/>
       <c r="I48" s="81"/>
       <c r="J48" s="43"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="44"/>
       <c r="B49" s="44"/>
       <c r="C49" s="45"/>
       <c r="D49" s="45"/>
       <c r="E49" s="126" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="F49" s="47" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G49" s="48">
         <f>SUM(G16:G48)</f>
         <v>0</v>
       </c>
       <c r="H49" s="49"/>
       <c r="I49" s="48">
         <f>SUM(I16:I48)</f>
         <v>0</v>
       </c>
       <c r="J49" s="49"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="50"/>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="51"/>
       <c r="F50" s="52"/>
       <c r="G50" s="53"/>
       <c r="H50" s="53"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="44"/>
       <c r="B51" s="54"/>