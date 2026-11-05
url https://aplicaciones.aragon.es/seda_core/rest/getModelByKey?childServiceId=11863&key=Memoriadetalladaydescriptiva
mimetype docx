--- v0 (2026-07-21)
+++ v1 (2026-11-05)
@@ -65,115 +65,126 @@
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>MEMORIA DETALLADA Y DESCRIPTIVA DE LOS CRITERIOS DE VALORACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
+    <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="00AE0EFB" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0056350C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>AYUNTAMIENTO DE:</w:t>
+        <w:t>ENTIDAD</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4BF5" w:rsidRPr="0056350C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056350C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DENOMINACIÓN DEL PROYECTO:</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
@@ -213,52 +224,50 @@
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Ob</w:t>
       </w:r>
       <w:r w:rsidR="002C4BF5" w:rsidRPr="0056350C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="002C4BF5" w:rsidRPr="0056350C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>tivo a conseguir con la inversión.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C4BF5" w:rsidRPr="0056350C" w:rsidRDefault="002C4BF5" w:rsidP="002C4BF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1281" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -775,58 +784,58 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00555AD6" w:rsidRPr="008B214D" w:rsidSect="007D6EB5">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2892" w:right="1134" w:bottom="1418" w:left="1701" w:header="2835" w:footer="1134" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004428A6" w:rsidRDefault="004428A6">
+    <w:p w:rsidR="00A86C8C" w:rsidRDefault="00A86C8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004428A6" w:rsidRDefault="004428A6">
+    <w:p w:rsidR="00A86C8C" w:rsidRDefault="00A86C8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -865,93 +874,93 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004428A6" w:rsidRDefault="004428A6">
+    <w:p w:rsidR="00A86C8C" w:rsidRDefault="00A86C8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004428A6" w:rsidRDefault="004428A6">
+    <w:p w:rsidR="00A86C8C" w:rsidRDefault="00A86C8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00DD03C1" w:rsidRDefault="00227B06">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
@@ -3947,51 +3956,51 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4229,59 +4238,61 @@
     <w:rsid w:val="009715DA"/>
     <w:rsid w:val="00973161"/>
     <w:rsid w:val="00984714"/>
     <w:rsid w:val="0098513D"/>
     <w:rsid w:val="00986201"/>
     <w:rsid w:val="0098745B"/>
     <w:rsid w:val="009901B6"/>
     <w:rsid w:val="009A5952"/>
     <w:rsid w:val="009B41C9"/>
     <w:rsid w:val="009B73D3"/>
     <w:rsid w:val="009C374C"/>
     <w:rsid w:val="009E04AD"/>
     <w:rsid w:val="009E0A72"/>
     <w:rsid w:val="009E5C05"/>
     <w:rsid w:val="009E74E9"/>
     <w:rsid w:val="00A04984"/>
     <w:rsid w:val="00A077A1"/>
     <w:rsid w:val="00A07DAA"/>
     <w:rsid w:val="00A333FA"/>
     <w:rsid w:val="00A3739D"/>
     <w:rsid w:val="00A40108"/>
     <w:rsid w:val="00A45D3E"/>
     <w:rsid w:val="00A57BB7"/>
     <w:rsid w:val="00A8001A"/>
     <w:rsid w:val="00A83067"/>
+    <w:rsid w:val="00A86C8C"/>
     <w:rsid w:val="00A87289"/>
     <w:rsid w:val="00A963F4"/>
     <w:rsid w:val="00AA72A9"/>
     <w:rsid w:val="00AB08B0"/>
     <w:rsid w:val="00AB2BE0"/>
     <w:rsid w:val="00AC2FF7"/>
     <w:rsid w:val="00AC5C63"/>
     <w:rsid w:val="00AC6E6A"/>
     <w:rsid w:val="00AD0462"/>
+    <w:rsid w:val="00AE0EFB"/>
     <w:rsid w:val="00AE5C89"/>
     <w:rsid w:val="00AF5DA5"/>
     <w:rsid w:val="00B1668D"/>
     <w:rsid w:val="00B16CBE"/>
     <w:rsid w:val="00B310D5"/>
     <w:rsid w:val="00B347DB"/>
     <w:rsid w:val="00B37031"/>
     <w:rsid w:val="00B45424"/>
     <w:rsid w:val="00B52144"/>
     <w:rsid w:val="00B73A6F"/>
     <w:rsid w:val="00B850D5"/>
     <w:rsid w:val="00B93383"/>
     <w:rsid w:val="00B9433F"/>
     <w:rsid w:val="00B946D1"/>
     <w:rsid w:val="00BA7837"/>
     <w:rsid w:val="00BB08FE"/>
     <w:rsid w:val="00BC4984"/>
     <w:rsid w:val="00BC52CE"/>
     <w:rsid w:val="00BE0D2B"/>
     <w:rsid w:val="00BE6F40"/>
     <w:rsid w:val="00C11F92"/>
     <w:rsid w:val="00C13E0C"/>
     <w:rsid w:val="00C15CC8"/>
     <w:rsid w:val="00C24CA1"/>
     <w:rsid w:val="00C342FE"/>
@@ -4377,51 +4388,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="17CB4C96"/>
+  <w14:docId w14:val="4324CBBD"/>
   <w15:docId w15:val="{7B9E9041-47A7-4616-9075-AAA32477F4AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
@@ -6786,87 +6797,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E5E952C-0F98-4535-AA98-7699494D3800}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95C626F3-0C10-46B8-A859-36E3C5316A31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>364</Words>
-  <Characters>2007</Characters>
+  <Words>363</Words>
+  <Characters>2000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>p.a.t. GmbH | digitale Vorlagen und Präsentationen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2367</CharactersWithSpaces>
+  <CharactersWithSpaces>2359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>7077963</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:direccion@direccion.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5701704</vt:i4>
       </vt:variant>
       <vt:variant>