--- v0 (2026-08-12)
+++ v1 (2026-10-10)
@@ -35,116 +35,132 @@
       </w:pPr>
       <w:r w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PLAN DE ACTUACIÓN</w:t>
       </w:r>
       <w:r w:rsidR="00AB41B7" w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PALE </w:t>
       </w:r>
       <w:r w:rsidR="002A092E" w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00265356">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INGLÉ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00265356">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
       <w:r w:rsidR="00C84E99" w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00734D44">
+      <w:r w:rsidR="00265356">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C84E99" w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D10F66" w:rsidRPr="002A092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00734D44">
+      <w:r w:rsidR="00265356">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00734D44" w:rsidRDefault="00734D44" w:rsidP="00C84E99">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00734D44" w:rsidRPr="002A092E" w:rsidRDefault="00734D44" w:rsidP="00C84E99">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IDIOMA:  __________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D10F66" w:rsidRPr="00D10F66" w:rsidRDefault="00D10F66" w:rsidP="00D10F66">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E7D8F" w:rsidRDefault="00D10F66" w:rsidP="00D10F66">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
@@ -1490,65 +1506,65 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6B69EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04300034"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1632,113 +1648,114 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB41B7"/>
     <w:rsid w:val="000A01A4"/>
     <w:rsid w:val="00174EBB"/>
+    <w:rsid w:val="00265356"/>
     <w:rsid w:val="002A092E"/>
     <w:rsid w:val="002B5B35"/>
     <w:rsid w:val="003F0304"/>
     <w:rsid w:val="004D568B"/>
     <w:rsid w:val="004F26C0"/>
     <w:rsid w:val="00581C75"/>
     <w:rsid w:val="00606069"/>
     <w:rsid w:val="006D4361"/>
     <w:rsid w:val="00734D44"/>
     <w:rsid w:val="007E05E0"/>
     <w:rsid w:val="007E7D8F"/>
     <w:rsid w:val="00862FB5"/>
     <w:rsid w:val="00AB41B7"/>
     <w:rsid w:val="00B47C93"/>
     <w:rsid w:val="00C15938"/>
     <w:rsid w:val="00C84E99"/>
     <w:rsid w:val="00D10F66"/>
     <w:rsid w:val="00D175FA"/>
     <w:rsid w:val="00D96975"/>
     <w:rsid w:val="00EB324E"/>
     <w:rsid w:val="00EF2A2F"/>
     <w:rsid w:val="00FC35DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="646D48C3"/>
+  <w14:docId w14:val="4A03B9A1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6AE57CEF-56AD-405D-9851-165498013CAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2441,70 +2458,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>82</Words>
-  <Characters>451</Characters>
+  <Words>83</Words>
+  <Characters>457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>532</CharactersWithSpaces>
+  <CharactersWithSpaces>539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrador</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>