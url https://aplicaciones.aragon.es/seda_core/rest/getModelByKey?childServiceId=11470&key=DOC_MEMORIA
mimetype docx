--- v0 (2026-05-12)
+++ v1 (2026-09-18)
@@ -1,1310 +1,1665 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00E50C1D" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E9033B">
-[...1 lines deleted...]
-        <w:spacing w:before="199"/>
+    <w:p w14:paraId="25C91F6D" w14:textId="4022A790" w:rsidR="007F034F" w:rsidRDefault="007F034F" w:rsidP="002D4090">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9033B">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ANEXO II</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ANEXO I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C83140F" w14:textId="77777777" w:rsidR="007F034F" w:rsidRDefault="007F034F" w:rsidP="002D4090">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01167910" w14:textId="202425C1" w:rsidR="002D4090" w:rsidRDefault="002D4090" w:rsidP="002D4090">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> COSTES INDIRECTOS</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="199"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MEMORIA DESCRIPTIVA DE LA ACTIVIDAD SUBVENCIONABLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6B0618" w14:textId="77777777" w:rsidR="002D4090" w:rsidRPr="002D4090" w:rsidRDefault="002D4090" w:rsidP="002D4090">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="23"/>
-[...16 lines deleted...]
-          <w:sz w:val="23"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC4798B" w14:textId="1BA547A3" w:rsidR="008677B9" w:rsidRPr="00BB659E" w:rsidRDefault="009C349E" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Debe adjuntar una memoria descriptiva de la actividad subvencionable que deberá de contener</w:t>
+      </w:r>
+      <w:r w:rsidR="007F034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como mínimo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199D532D" w14:textId="73D856E7" w:rsidR="000A4E80" w:rsidRPr="00BB659E" w:rsidRDefault="000A4E80" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B110346" w14:textId="66B7625A" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1866BABC" w14:textId="36CA07CE" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002B4A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1146"/>
+          <w:tab w:val="num" w:pos="438"/>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Categoría/división/grupo en el que compite el equipo objeto de subvención.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adjuntar enlaces Web donde pueda realizarse un seguimiento de la competición y la comprobación de los resultados deportivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3816773E" w14:textId="77777777" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002B4A9D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E96129" w14:textId="60C8E18B" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002B4A9D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1146"/>
+          <w:tab w:val="num" w:pos="438"/>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competiciones en las que </w:t>
+      </w:r>
+      <w:r w:rsidR="008677B9" w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">va </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a participar o está </w:t>
+      </w:r>
+      <w:r w:rsidR="008677B9" w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el equipo</w:t>
+      </w:r>
+      <w:r w:rsidR="008677B9" w:rsidRPr="00BB659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, detallando las jornadas, desplazamientos a realizar y fechas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2441415B" w14:textId="77777777" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002B4A9D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38617AB5" w14:textId="0EAD545D" w:rsidR="002B4A9D" w:rsidRDefault="002B4A9D" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8A28C3" w14:textId="114A846E" w:rsidR="002B4A9D" w:rsidRDefault="002B4A9D" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C71D4A" w14:textId="5BBB9BF6" w:rsidR="002B4A9D" w:rsidRDefault="002B4A9D" w:rsidP="002A518D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A62069" w14:textId="4BDA05DC" w:rsidR="00D83BC1" w:rsidRPr="000A4E80" w:rsidRDefault="00D83BC1" w:rsidP="00D83BC1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1059"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2831"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="4770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidTr="00893AC0">
+      <w:tr w:rsidR="000A4E80" w:rsidRPr="000A4E80" w14:paraId="19FAD850" w14:textId="77777777" w:rsidTr="00A40BFF">
         <w:trPr>
-          <w:trHeight w:val="656"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidRDefault="00D301C6" w:rsidP="00CE229A">
+          <w:p w14:paraId="5870D6B8" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00BC6439">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00584795">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...150 lines deleted...]
-          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00124A3F">
+          <w:p w14:paraId="7BEA3D43" w14:textId="14802C13" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
             <w:pPr>
               <w:ind w:left="3544" w:hanging="3544"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF5FCA">
+          </w:p>
+          <w:p w14:paraId="643D2D2C" w14:textId="34215372" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00A40BFF" w:rsidP="007F034F">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">En___________________________, a ____________ de ____________________ </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CF5FCA">
+            </w:pPr>
+            <w:r w:rsidRPr="000A4E80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>de</w:t>
+              <w:t>En</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CF5FCA">
+            <w:r w:rsidR="00480FB8" w:rsidRPr="000A4E80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
+              <w:t>___________________________, a ____________ de ____________________ de  202</w:t>
             </w:r>
-            <w:r w:rsidR="00124A3F">
+            <w:r w:rsidR="007F034F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidTr="00F167EB">
+      <w:tr w:rsidR="000A4E80" w:rsidRPr="000A4E80" w14:paraId="7FBD7690" w14:textId="77777777" w:rsidTr="00A40BFF">
         <w:trPr>
-          <w:trHeight w:val="547"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4917" w:type="dxa"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="002A1F9D" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
+          <w:p w14:paraId="47493B0C" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28196E39" w14:textId="549FF210" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00BC6439">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...50 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
+          <w:p w14:paraId="72A63860" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
             <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A4E80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vº Bº EL/LA PRESIDENTE/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCDB980" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF5FCA">
+          </w:p>
+          <w:p w14:paraId="085262CF" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA543B0" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A4E80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fdo.:____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4919" w:type="dxa"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
+          <w:p w14:paraId="41BC7593" w14:textId="17163172" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00BC6439">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF5FCA">
+          </w:p>
+          <w:p w14:paraId="75F7587F" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>EL</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0B0702" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>/LA</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF5FCA">
+            </w:pPr>
+            <w:r w:rsidRPr="000A4E80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SECRETARIO</w:t>
-[...9 lines deleted...]
-              <w:t>/A</w:t>
+              <w:t>EL/LA SECRETARIO/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="007A09B5">
+          <w:p w14:paraId="1B18AFC5" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="007A09B5">
+          <w:p w14:paraId="1D1BDC74" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF5FCA">
+          </w:p>
+          <w:p w14:paraId="50E51758" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A4E80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fdo.: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000A4E80" w:rsidRPr="000A4E80" w14:paraId="1D0F114E" w14:textId="77777777" w:rsidTr="00A40BFF">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B16D08" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRPr="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00A40BFF">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B0C1FE" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRPr="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00BC6439">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F167EB" w:rsidRDefault="00F167EB"/>
-[...9 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1AFEAD12" w14:textId="6E91A5C3" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00DD2018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F1344B" w14:textId="3ED06CFE" w:rsidR="00902023" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="009A46BF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="494"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00902023" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*1): Pueden adjuntarse </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C40" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuantas </w:t>
+      </w:r>
+      <w:r w:rsidR="00902023" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">hojas complementarias </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C40" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sean</w:t>
+      </w:r>
+      <w:r w:rsidR="00902023" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necesari</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C40" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00902023" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para completar la información requerida en </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C40" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>el presente certificado</w:t>
+      </w:r>
+      <w:r w:rsidR="00902023" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776FEC8C" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="009A46BF">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:firstLine="494"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41020546" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...89 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4A21AE" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164AE263" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E2AC23" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C0494A" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B227DE" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D84E75F" w14:textId="2EB9F6EE" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="007F034F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021BDD34" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17394A9F" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230A3570" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C0AE0C" w14:textId="0BF076CC" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00272895">
+      <w:pPr>
+        <w:ind w:firstLine="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>INFORMACIÓN SOBRE TRATAMIENTO DE DATOS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="1EE20842" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167EB">
+    </w:p>
+    <w:p w14:paraId="6063963B" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>El responsable del tratamiento de tus datos personales es la DIRECCIÓN GENERAL DE DEPORTE, Avda. Ranillas, 5D, 2ª planta, 50018, Zaragoza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="67872F7F" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167EB">
-[...9 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    </w:p>
+    <w:p w14:paraId="483601B7" w14:textId="20067C14" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167EB">
-[...9 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La finalidad de este tratamiento es </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F90" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gestionar </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3ED8" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>el procedimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F90" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de concesión de subvenciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEC9681" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167EB">
+    </w:p>
+    <w:p w14:paraId="4156C893" w14:textId="4295DA63" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La legitimación para realizar el tratamiento de datos se </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F90" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basa </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06C40" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>en el cumplimiento de una misión realizada en interés público</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2712" w:rsidRPr="000A4E80">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y en el cumplimiento de una obligación legal aplicable al responsable del tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395996F4" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D00E987" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>No vamos a comunicar tus datos personales a terceros destinatarios salvo obligación legal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="670BC68B" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F167EB">
+    </w:p>
+    <w:p w14:paraId="49CCAEEB" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Podrás ejercer tus derechos de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>acceso</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>rectificación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>supresión</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>portabilidad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los datos o de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>limitación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>oposición</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a su tratamiento, así como a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>no ser objeto de decisiones individuales automatizadas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F167EB">
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a través de la sede electrónica de la Administración de la Comunidad Autónoma de Aragón con los formularios normalizados disponibles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="004D2233">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="4C5F40D7" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F167EB">
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D475F47" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E80">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Podrás consultar la información adicional y detallada sobre esta actividad de tratamiento en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00F167EB">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000A4E80">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidSect="00E9033B">
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidSect="000A4E80">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="2272" w:right="1137" w:bottom="1985" w:left="993" w:header="709" w:footer="964" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F4E5793" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5DA7C5DA" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="69128BE0" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00A44B09">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-ES"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="364320FD" wp14:editId="4855536A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5840730</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9940290</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="652145" cy="139065"/>
+              <wp:effectExtent l="1905" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="652145" cy="139065"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0C6DEA9E" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00955F3E">
+                          <w:pPr>
+                            <w:pStyle w:val="Textoindependiente"/>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="364320FD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:459.9pt;margin-top:782.7pt;width:51.35pt;height:10.95pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhNtDFrQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQZUUrUhTJO6&#10;F6ndD3DABGtgM9sJdNP++84mpEmrSdM2PqCzfX7unrvHd30zdi3aU6mY4Bn2LzyMKC9Fxfg2w18e&#10;C2eBkdKEV6QVnGb4iSp8s3z75nroUxqIRrQVlQhAuEqHPsON1n3quqpsaEfUhegph8NayI5oWMqt&#10;W0kyAHrXuoHnxe4gZNVLUVKlYDefDvHS4tc1LfWnulZUozbDkJu2f2n/G/N3l9ck3UrSN6w8pEH+&#10;IouOMA5Bj1A50QTtJHsF1bFSCiVqfVGKzhV1zUpqOQAb33vB5qEhPbVcoDiqP5ZJ/T/Y8uP+s0Ss&#10;gt5hxEkHLXqko0Z3YkS+qc7QqxScHnpw0yNsG0/DVPX3ovyqEBerhvAtvZVSDA0lFWRnb7onVycc&#10;ZUA2wwdRQRiy08ICjbXsDCAUAwE6dOnp2BmTSgmbcRT4YYRRCUf+ZeLFkcnNJel8uZdKv6OiQ8bI&#10;sITGW3Cyv1d6cp1dTCwuCta2tvktP9sAzGkHQsNVc2aSsL38kXjJerFehE4YxGsn9PLcuS1WoRMX&#10;/lWUX+arVe7/NHH9MG1YVVFuwsy68sM/69tB4ZMijspSomWVgTMpKbndrFqJ9gR0XdjvUJATN/c8&#10;DVsv4PKCkh+E3l2QOEW8uHLCIoyc5MpbOJ6f3CWxFyZhXpxTumec/jslNGQ4iYJo0tJvuXn2e82N&#10;pB3TMDla1mV4cXQiqVHgmle2tZqwdrJPSmHSfy4FtHtutNWrkegkVj1uxsPDADCj5Y2onkDAUoDA&#10;QKUw9cBohPyO0QATJMPq245IilH7nsMjMONmNuRsbGaD8BKuZlhjNJkrPY2lXS/ZtgHk6ZlxcQsP&#10;pWZWxM9ZAAOzgKlguRwmmBk7p2vr9Txnl78AAAD//wMAUEsDBBQABgAIAAAAIQDFUANH4gAAAA4B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1AQhPiVBWCExIiDQeOTrxNosbr&#10;ELtt+HucExxnZzTzNt/OZmBnnFxvScJ6JYAhNVb31Er4rF7vNsCcV6TVYAkl/KCDbXF9latM2wuV&#10;eN77loUScpmS0Hk/Zpy7pkOj3MqOSME72MkoH+TUcj2pSyg3A4+ESLhRPYWFTo343GFz3J+MhN0X&#10;lS/993v9UR7KvqpSQW/JUcrbm3n3BMzj7P/CsOAHdCgCU21PpB0bJKTrNKD7YMRJ/ABsiYgoioHV&#10;y23zeA+8yPn/N4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOE20MWtAgAArwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVQA0fiAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAABwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0C6DEA9E" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00955F3E">
+                    <w:pPr>
+                      <w:pStyle w:val="Textoindependiente"/>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="788227A0" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4060F321" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E9033B">
-[...19 lines deleted...]
-  <w:p w:rsidR="00E9033B" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E67EA8">
+  <w:p w14:paraId="6F191725" w14:textId="77777777" w:rsidR="002D4090" w:rsidRDefault="002D4090" w:rsidP="00E67EA8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-900"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3099E55F" wp14:editId="1B013BF7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>48260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1552575" cy="945515"/>
           <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="20" name="Imagen 20"/>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="LOGO 2.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1552575" cy="945515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19662D07" wp14:editId="7FDA2527">
           <wp:extent cx="1952625" cy="997384"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="21" name="Imagen 21"/>
+          <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="LOGO 1.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1961799" cy="1002070"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00E9033B">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00E9033B">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
+  <w:p w14:paraId="7E533476" w14:textId="46842E0A" w:rsidR="00DB4002" w:rsidRPr="007A2BD6" w:rsidRDefault="00DB4002" w:rsidP="007A2BD6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADF733D"/>
+    <w:nsid w:val="135737AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8C0011A"/>
-    <w:lvl w:ilvl="0" w:tplc="7108D7B6">
+    <w:tmpl w:val="B63A84A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1213" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1933" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2653" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3373" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4093" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4813" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6253" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6973" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604F0209"/>
+    <w:nsid w:val="248650AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="841E1952"/>
-    <w:lvl w:ilvl="0" w:tplc="DA9EA258">
+    <w:tmpl w:val="16F03C70"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1335,223 +1690,987 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED02046"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D1632F6"/>
+    <w:lvl w:ilvl="0" w:tplc="7BECB4AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1561" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2281" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3001" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3721" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4441" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5161" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5881" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6601" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7321" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36BE4345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B9C33DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D562A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E24A016"/>
+    <w:lvl w:ilvl="0" w:tplc="67780434">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA452F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9522676"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C1437AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E80CA130"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1146"/>
+        </w:tabs>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BC024094">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1866"/>
+        </w:tabs>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67487A5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BE4D192"/>
+    <w:lvl w:ilvl="0" w:tplc="7A8499BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4374" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5094" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5814" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6534" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7254" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7974" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00584795"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00F167EB"/>
+    <w:rsidRoot w:val="00955F3E"/>
+    <w:rsid w:val="000033F9"/>
+    <w:rsid w:val="00011253"/>
+    <w:rsid w:val="0002382A"/>
+    <w:rsid w:val="00057AC9"/>
+    <w:rsid w:val="00071FCF"/>
+    <w:rsid w:val="000A11EE"/>
+    <w:rsid w:val="000A4E80"/>
+    <w:rsid w:val="000B1E57"/>
+    <w:rsid w:val="000E2FA9"/>
+    <w:rsid w:val="000E7536"/>
+    <w:rsid w:val="000F743B"/>
+    <w:rsid w:val="00102726"/>
+    <w:rsid w:val="0011174D"/>
+    <w:rsid w:val="0016070A"/>
+    <w:rsid w:val="00173E75"/>
+    <w:rsid w:val="001A33A6"/>
+    <w:rsid w:val="001B4961"/>
+    <w:rsid w:val="001C3990"/>
+    <w:rsid w:val="001F19CA"/>
+    <w:rsid w:val="001F5C62"/>
+    <w:rsid w:val="00224C4B"/>
+    <w:rsid w:val="002455AE"/>
+    <w:rsid w:val="00260051"/>
+    <w:rsid w:val="00272895"/>
+    <w:rsid w:val="002A2712"/>
+    <w:rsid w:val="002A518D"/>
+    <w:rsid w:val="002A7632"/>
+    <w:rsid w:val="002B4A9D"/>
+    <w:rsid w:val="002C50A9"/>
+    <w:rsid w:val="002C76DB"/>
+    <w:rsid w:val="002D4090"/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rsid w:val="003529FA"/>
+    <w:rsid w:val="00353273"/>
+    <w:rsid w:val="00366DFC"/>
+    <w:rsid w:val="0039778E"/>
+    <w:rsid w:val="003B48BA"/>
+    <w:rsid w:val="003C2AC7"/>
+    <w:rsid w:val="003F6564"/>
+    <w:rsid w:val="00443A5C"/>
+    <w:rsid w:val="004770BC"/>
+    <w:rsid w:val="00480F32"/>
+    <w:rsid w:val="00480FB8"/>
+    <w:rsid w:val="00482C15"/>
+    <w:rsid w:val="00485B3C"/>
+    <w:rsid w:val="004866F8"/>
+    <w:rsid w:val="0049255F"/>
+    <w:rsid w:val="004D0FCE"/>
+    <w:rsid w:val="004D7609"/>
+    <w:rsid w:val="00506D2D"/>
+    <w:rsid w:val="00552477"/>
+    <w:rsid w:val="005808C6"/>
+    <w:rsid w:val="005D25D7"/>
+    <w:rsid w:val="005F2614"/>
+    <w:rsid w:val="005F2CBA"/>
+    <w:rsid w:val="00600A58"/>
+    <w:rsid w:val="00621FF2"/>
+    <w:rsid w:val="00676494"/>
+    <w:rsid w:val="00676F74"/>
+    <w:rsid w:val="00684421"/>
+    <w:rsid w:val="006A28E7"/>
+    <w:rsid w:val="006C46C8"/>
+    <w:rsid w:val="006C6F00"/>
+    <w:rsid w:val="006D3427"/>
+    <w:rsid w:val="006E6EE1"/>
+    <w:rsid w:val="007018B4"/>
+    <w:rsid w:val="00751828"/>
+    <w:rsid w:val="0075619C"/>
+    <w:rsid w:val="007613A6"/>
+    <w:rsid w:val="00762D79"/>
+    <w:rsid w:val="00767243"/>
+    <w:rsid w:val="007A2BD6"/>
+    <w:rsid w:val="007B7697"/>
+    <w:rsid w:val="007C7E70"/>
+    <w:rsid w:val="007D2209"/>
+    <w:rsid w:val="007D64D6"/>
+    <w:rsid w:val="007F034F"/>
+    <w:rsid w:val="00814C34"/>
+    <w:rsid w:val="00820D85"/>
+    <w:rsid w:val="00853A92"/>
+    <w:rsid w:val="00865531"/>
+    <w:rsid w:val="008677B9"/>
+    <w:rsid w:val="008712A1"/>
+    <w:rsid w:val="00887C42"/>
+    <w:rsid w:val="00902023"/>
+    <w:rsid w:val="00922E01"/>
+    <w:rsid w:val="00934C86"/>
+    <w:rsid w:val="009364C8"/>
+    <w:rsid w:val="00955F3E"/>
+    <w:rsid w:val="00957EFB"/>
+    <w:rsid w:val="00976F39"/>
+    <w:rsid w:val="009825FD"/>
+    <w:rsid w:val="00984884"/>
+    <w:rsid w:val="00992D37"/>
+    <w:rsid w:val="00993AA5"/>
+    <w:rsid w:val="009A46BF"/>
+    <w:rsid w:val="009A4BB0"/>
+    <w:rsid w:val="009A6B42"/>
+    <w:rsid w:val="009B05A7"/>
+    <w:rsid w:val="009C023F"/>
+    <w:rsid w:val="009C349E"/>
+    <w:rsid w:val="009E009D"/>
+    <w:rsid w:val="009E0F90"/>
+    <w:rsid w:val="00A37943"/>
+    <w:rsid w:val="00A40BFF"/>
+    <w:rsid w:val="00A4419C"/>
+    <w:rsid w:val="00A44B09"/>
+    <w:rsid w:val="00A77D95"/>
+    <w:rsid w:val="00AC41D8"/>
+    <w:rsid w:val="00AC5530"/>
+    <w:rsid w:val="00AE6B3D"/>
+    <w:rsid w:val="00B07438"/>
+    <w:rsid w:val="00B63B7E"/>
+    <w:rsid w:val="00B65135"/>
+    <w:rsid w:val="00B665B4"/>
+    <w:rsid w:val="00B95F8C"/>
+    <w:rsid w:val="00BA33B6"/>
+    <w:rsid w:val="00BB659E"/>
+    <w:rsid w:val="00BC6439"/>
+    <w:rsid w:val="00BE3ED8"/>
+    <w:rsid w:val="00BE4735"/>
+    <w:rsid w:val="00C0221A"/>
+    <w:rsid w:val="00C2098C"/>
+    <w:rsid w:val="00C7009B"/>
+    <w:rsid w:val="00C8652F"/>
+    <w:rsid w:val="00C87960"/>
+    <w:rsid w:val="00CA1480"/>
+    <w:rsid w:val="00CC5A59"/>
+    <w:rsid w:val="00CD6458"/>
+    <w:rsid w:val="00CF29F4"/>
+    <w:rsid w:val="00D03B1B"/>
+    <w:rsid w:val="00D44D9A"/>
+    <w:rsid w:val="00D71116"/>
+    <w:rsid w:val="00D83BC1"/>
+    <w:rsid w:val="00D92A84"/>
+    <w:rsid w:val="00DB156C"/>
+    <w:rsid w:val="00DB4002"/>
+    <w:rsid w:val="00DB5272"/>
+    <w:rsid w:val="00DC649E"/>
+    <w:rsid w:val="00DD2018"/>
+    <w:rsid w:val="00DD2257"/>
+    <w:rsid w:val="00DE36C9"/>
+    <w:rsid w:val="00E0304A"/>
+    <w:rsid w:val="00E06C40"/>
+    <w:rsid w:val="00E079C5"/>
+    <w:rsid w:val="00E16E55"/>
+    <w:rsid w:val="00E24614"/>
+    <w:rsid w:val="00E60046"/>
+    <w:rsid w:val="00EB2A7B"/>
+    <w:rsid w:val="00EC053D"/>
+    <w:rsid w:val="00EC7242"/>
+    <w:rsid w:val="00F01D3C"/>
+    <w:rsid w:val="00F331F2"/>
+    <w:rsid w:val="00F37097"/>
+    <w:rsid w:val="00F677BC"/>
+    <w:rsid w:val="00F80E88"/>
+    <w:rsid w:val="00FC2504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C15BDC9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{AC93D5FD-F8B3-44E8-83B0-59BD66FC2A36}"/>
+  <w14:docId w14:val="6F1B13E4"/>
+  <w15:docId w15:val="{2EEB1166-E4B7-42D7-8B8C-47857B7E4904}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1815,468 +2934,865 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="71"/>
+      <w:ind w:left="494"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71116"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00584795"/>
+    <w:rsid w:val="00DB4002"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00584795"/>
+    <w:rsid w:val="00DB4002"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00584795"/>
+    <w:rsid w:val="00DB4002"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00584795"/>
+    <w:rsid w:val="00DB4002"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D71116"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D71116"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Arial" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D71116"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D71116"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D71116"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F01D3C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4E6C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00584795"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00922E01"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="Tablanormal2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="001C3990"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Tabladecuadrcula1clara">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="001C3990"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ACBE95A-5447-4874-BD9D-F68296D6891B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>418</Words>
-  <Characters>2305</Characters>
+  <Words>434</Words>
+  <Characters>2393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2718</CharactersWithSpaces>
+  <CharactersWithSpaces>2822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>ROGELIO SALESA MARTIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2018-03-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2018-03-20T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>