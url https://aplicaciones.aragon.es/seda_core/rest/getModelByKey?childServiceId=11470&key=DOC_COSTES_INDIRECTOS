--- v0 (2026-05-09)
+++ v1 (2026-09-18)
@@ -1,5620 +1,1557 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="4AB15061" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRPr="00272895" w:rsidRDefault="00955F3E">
-[...10 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00E50C1D" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E9033B">
+      <w:pPr>
+        <w:spacing w:before="199"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00313E80">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E9033B">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANEXO </w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>ANEXO II</w:t>
+      </w:r>
+      <w:r w:rsidR="00124A3F">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="007900C3">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00E9033B">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...39 lines deleted...]
-        <w:t>DEPORTISTAS Y CUERPO TÉCNICO</w:t>
+        <w:t xml:space="preserve"> COSTES INDIRECTOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502774ED" w14:textId="315111B4" w:rsidR="009A46BF" w:rsidRDefault="009A46BF" w:rsidP="005F2CBA">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00E9033B" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E9033B">
+      <w:pPr>
+        <w:spacing w:before="199"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9033B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>CUMPLIMENTAR EN CASO DE IMPUTAR COSTES INDIRECTOS AL PRESUPUESTO DE GASTOS SUBVENCIONABLES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="076C8190" w14:textId="77777777" w:rsidR="00714BD0" w:rsidRDefault="003A091F" w:rsidP="005F2CBA">
-[...16 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00E9033B" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:spacing w:before="199"/>
+        <w:ind w:left="1582"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...42 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="28"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1115"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2831"/>
+        <w:gridCol w:w="6803"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="4433FD94" w14:textId="77777777" w:rsidTr="00EF5DFD">
+      <w:tr w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidTr="00893AC0">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F586777" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00CE4392">
+          <w:p w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidRDefault="00D301C6" w:rsidP="00CE229A">
             <w:pPr>
-              <w:ind w:left="169"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="RANGE!A1:I49"/>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00584795">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...10 lines deleted...]
-              <w:t>NÚM.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TIPO DE GASTO (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB18112" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+          <w:p w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidRDefault="00D301C6" w:rsidP="00CE229A">
             <w:pPr>
-              <w:ind w:left="-99"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00584795">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...10 lines deleted...]
-              <w:t>PRIMER  APELLIDO</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRITERIO DE IMPUTACIÓN (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF57CFF" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+          <w:p w:rsidR="00D301C6" w:rsidRPr="00584795" w:rsidRDefault="00D301C6" w:rsidP="00CE229A">
             <w:pPr>
-              <w:ind w:left="-91"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00584795">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FÓRMULA (3)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0199C053" w14:textId="13B19032" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D301C6" w:rsidTr="002A1F9D">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D301C6" w:rsidTr="002A1F9D">
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D301C6" w:rsidTr="002A1F9D">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00A71C4E" w:rsidP="00A71C4E">
             <w:pPr>
-              <w:ind w:left="-91"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1877"/>
+              </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="00045610">
-[...5 lines deleted...]
-              <w:t>SEGUNDO APELLIDO</w:t>
+            <w:r>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549BC56B" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
-[...2142 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00D301C6" w:rsidRDefault="00D301C6" w:rsidP="00CE229A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79394738" w14:textId="77777777" w:rsidR="00714BD0" w:rsidRDefault="00202BE2" w:rsidP="00202BE2">
-[...61 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00E628AD" w:rsidRDefault="00E628AD"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1019 lines deleted...]
-        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblW w:w="9836" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4770"/>
-        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="4917"/>
+        <w:gridCol w:w="4919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w14:paraId="5D9D76AD" w14:textId="77777777" w:rsidTr="003A72C4">
+      <w:tr w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidTr="00F167EB">
         <w:trPr>
-          <w:trHeight w:val="683"/>
+          <w:trHeight w:val="239"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:tcW w:w="9836" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3214A8D3" w14:textId="6BDC207F" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="007900C3">
+          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00124A3F">
             <w:pPr>
               <w:ind w:left="3544" w:hanging="3544"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">En___________________________, a ____________ de ____________________ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="007900C3">
+            <w:r w:rsidR="00124A3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w14:paraId="76EDA019" w14:textId="77777777" w:rsidTr="003A72C4">
+      <w:tr w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidTr="00F167EB">
         <w:trPr>
-          <w:trHeight w:val="660"/>
+          <w:trHeight w:val="547"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:tcW w:w="4917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDEA462" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="002A1F9D" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
             <w:pPr>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Vº Bº EL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/LA</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRESIDENTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567023A6" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="00F167EB" w:rsidRPr="00CF5FCA" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
             <w:pPr>
-              <w:ind w:left="3544" w:hanging="3544"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="271471F8" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
             <w:pPr>
-              <w:ind w:left="3544" w:hanging="3544"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Fdo.:____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:tcW w:w="4919" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="566508B1" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="00F167EB">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>EL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/LA</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> SECRETARIO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BECB8E" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="007A09B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3993D20A" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+          <w:p w:rsidR="002A1F9D" w:rsidRPr="00CF5FCA" w:rsidRDefault="002A1F9D" w:rsidP="007A09B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Fdo.: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39CB63EA" w14:textId="4AC4D52F" w:rsidR="0060355F" w:rsidRPr="001D6A36" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-      <w:pPr>
+    <w:p w:rsidR="00F167EB" w:rsidRDefault="00F167EB"/>
+    <w:p w:rsidR="00E9033B" w:rsidRDefault="00893AC0" w:rsidP="00584795">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00584795" w:rsidRPr="00893AC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Se indicará el tipo de gasto de que se trate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0593">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9033B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">únicamente </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0593">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>se admitirán los siguientes conceptos:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9033B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9033B" w:rsidRPr="00E9033B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal administrativo, alquiler </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5747">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>domicilio</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9033B" w:rsidRPr="00E9033B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social y gestoría</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9033B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00584795" w:rsidRPr="00893AC0" w:rsidRDefault="00893AC0" w:rsidP="00584795">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00584795" w:rsidRPr="00893AC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Se explicará el criterio adoptado para la entidad para imputar cada tipo de gasto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00584795" w:rsidRDefault="00893AC0" w:rsidP="00584795">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00584795" w:rsidRPr="00893AC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Se reflejará la fórmula utilizada para el cálculo del porcentaje a imputar, con las aclaraciones que se consideren necesarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F167EB">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>INFORMACIÓN SOBRE TRATAMIENTO DE DATOS:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5EDB055C" w14:textId="77777777" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="494"/>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>El responsable del tratamiento de tus datos personales es la DIRECCIÓN GENERAL DE DEPORTE, Avda. Ranillas, 5D, 2ª planta, 50018, Zaragoza.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="469E3CAB" w14:textId="5F9EDAC3" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="494"/>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>La finalidad de este tratamiento es gestionar el procedimiento de concesión de subvenciones.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="663EA40D" w14:textId="3F8A54A5" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-[...1 lines deleted...]
-        <w:ind w:firstLine="494"/>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>INFORMACIÓN SOBRE TRATAMIENTO DE DATOS:</w:t>
+        <w:t>La legitimación para realizar el tratamiento de datos se basa en el cumplimiento de una misión realizada en interés público y en el cumplimiento de una obligación legal aplicable al responsable del tratamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2880DC" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-[...1 lines deleted...]
-        <w:ind w:left="494"/>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00272895">
+        <w:t>No vamos a comunicar tus datos personales a terceros destinatarios salvo obligación legal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="00F167EB">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>El responsable del tratamiento de tus datos personales es la DIRECCIÓN GENERAL DE DEPORTE, Avda. Ranillas, 5D, 2ª planta, 50018, Zaragoza.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...95 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Podrás ejercer tus derechos de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>acceso</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>rectificación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>supresión</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>portabilidad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los datos o de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>limitación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>oposición</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a su tratamiento, así como a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>no ser objeto de decisiones individuales automatizadas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00272895">
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a través de la sede electrónica de la Administración de la Comunidad Autónoma de Aragón con los formularios normalizados disponibles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B0B5D3" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
-[...1 lines deleted...]
-        <w:ind w:left="494"/>
+    <w:p w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidRDefault="00F167EB" w:rsidP="004D2233">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F167EB">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Podrás consultar la información adicional y detallada sobre esta actividad de tratamiento en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00272895">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F167EB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="0060355F" w:rsidRPr="0060355F" w:rsidSect="00313E80">
-[...7 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+    <w:sectPr w:rsidR="00F167EB" w:rsidRPr="00F167EB" w:rsidSect="00E9033B">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="410" w:right="1417" w:bottom="50" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4E5793" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
+    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA7C5DA" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
+    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="69128BE0" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00A44B09">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E9033B">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:before="199"/>
+      <w:ind w:left="567"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="23"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="23"/>
+      </w:rPr>
+      <w:t>Anexo II   Criterio utilizado para la imputación de costes indirectos</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00E9033B" w:rsidRPr="00E9033B" w:rsidRDefault="00E9033B" w:rsidP="00E67EA8">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:ind w:left="-900"/>
+      <w:rPr>
+        <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...161 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0944BC91" wp14:editId="2D02AA91">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>48260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1552575" cy="945515"/>
           <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Imagen 2"/>
+          <wp:docPr id="20" name="Imagen 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="LOGO 2.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1552575" cy="945515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A5656BD" wp14:editId="3D4A773D">
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1952625" cy="997384"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:docPr id="21" name="Imagen 21"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="LOGO 1.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1961799" cy="1002070"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E9033B">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E9033B">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="069E55F8" w14:textId="77777777" w:rsidR="00313E80" w:rsidRDefault="00313E80">
+  <w:p w:rsidR="00584795" w:rsidRDefault="00584795" w:rsidP="00584795">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="2788"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B11429F"/>
+    <w:nsid w:val="5ADF733D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="37CE46F8"/>
-    <w:lvl w:ilvl="0" w:tplc="4BA4216A">
+    <w:tmpl w:val="D8C0011A"/>
+    <w:lvl w:ilvl="0" w:tplc="7108D7B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="854" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1574" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2294" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3014" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3734" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4454" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5174" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5894" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6614" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135737AB"/>
+    <w:nsid w:val="604F0209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B63A84A2"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+    <w:tmpl w:val="841E1952"/>
+    <w:lvl w:ilvl="0" w:tplc="DA9EA258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1213" w:hanging="360"/>
-[...84 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...83 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...310 lines deleted...]
-        <w:b w:val="0"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2934" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3654" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4374" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5094" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5814" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6534" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7254" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7974" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
-[...13 lines deleted...]
-  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00955F3E"/>
-[...126 lines deleted...]
-    <w:rsid w:val="00F677BC"/>
+    <w:rsidRoot w:val="00584795"/>
+    <w:rsid w:val="00104D69"/>
+    <w:rsid w:val="00124A3F"/>
+    <w:rsid w:val="002A1F9D"/>
+    <w:rsid w:val="002E7EAB"/>
+    <w:rsid w:val="004B5747"/>
+    <w:rsid w:val="004C7158"/>
+    <w:rsid w:val="004D2233"/>
+    <w:rsid w:val="00584795"/>
+    <w:rsid w:val="00650E8A"/>
+    <w:rsid w:val="008673E9"/>
+    <w:rsid w:val="00893AC0"/>
+    <w:rsid w:val="009F7EEF"/>
+    <w:rsid w:val="00A71C4E"/>
+    <w:rsid w:val="00CF0593"/>
+    <w:rsid w:val="00D301C6"/>
+    <w:rsid w:val="00E50C1D"/>
+    <w:rsid w:val="00E628AD"/>
+    <w:rsid w:val="00E9033B"/>
+    <w:rsid w:val="00E972C1"/>
+    <w:rsid w:val="00EE4C21"/>
+    <w:rsid w:val="00F137C0"/>
+    <w:rsid w:val="00F167EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6F1B13E4"/>
-  <w15:docId w15:val="{2EEB1166-E4B7-42D7-8B8C-47857B7E4904}"/>
+  <w14:docId w14:val="0C15BDC9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AC93D5FD-F8B3-44E8-83B0-59BD66FC2A36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5878,750 +1815,468 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...44 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...36 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DB4002"/>
+    <w:rsid w:val="00584795"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DB4002"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00584795"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DB4002"/>
+    <w:rsid w:val="00584795"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DB4002"/>
-[...158 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00584795"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00045610"/>
+    <w:rsid w:val="00584795"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00584795"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F167EB"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2356</Characters>
+  <Pages>1</Pages>
+  <Words>418</Words>
+  <Characters>2305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2779</CharactersWithSpaces>
+  <CharactersWithSpaces>2718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>ROGELIO SALESA MARTIN</dc:creator>
+  <dc:subject/>
+  <dc:creator>Administrador</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>