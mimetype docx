--- v0 (2026-05-10)
+++ v1 (2026-09-18)
@@ -1,1293 +1,4367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="25C91F6D" w14:textId="4022A790" w:rsidR="007F034F" w:rsidRDefault="007F034F" w:rsidP="002D4090">
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4AB15061" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRPr="00272895" w:rsidRDefault="00955F3E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4289719A" w14:textId="1F96DA7B" w:rsidR="00955F3E" w:rsidRPr="00313E80" w:rsidRDefault="00313E80" w:rsidP="00313E80">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00313E80">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ANEXO I</w:t>
+        <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00F1404A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="007900C3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002D4090">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1404A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MEMORIA DESCRIPTIVA DE LA ACTIVIDAD SUBVENCIONABLE</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00313E80">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">RELACIÓN </w:t>
+      </w:r>
+      <w:r w:rsidR="007900C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DEPORTISTAS Y CUERPO TÉCNICO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BC4798B" w14:textId="1BA547A3" w:rsidR="008677B9" w:rsidRPr="00BB659E" w:rsidRDefault="009C349E" w:rsidP="002A518D">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="502774ED" w14:textId="315111B4" w:rsidR="009A46BF" w:rsidRDefault="009A46BF" w:rsidP="005F2CBA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB659E">
+    </w:p>
+    <w:p w14:paraId="076C8190" w14:textId="77777777" w:rsidR="00714BD0" w:rsidRDefault="003A091F" w:rsidP="005F2CBA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Debe adjuntar una memoria descriptiva de la actividad subvencionable que deberá de contener</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F034F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BB659E">
+    </w:p>
+    <w:p w14:paraId="6DED561B" w14:textId="429985CD" w:rsidR="00202BE2" w:rsidRDefault="003A091F" w:rsidP="00714BD0">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como mínimo:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A091F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>DEPORTISTAS</w:t>
+      </w:r>
+      <w:r w:rsidR="0021280A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> INSCRITOS/AS OFICIALMENTE EN LA COMPETICIÓN PO</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0790">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BB659E">
+        <w:t>R LA QUE SE SOLICITA SUBVENCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D9E0C5" w14:textId="3AED92AF" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005F2CBA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Categoría/división/grupo en el que compite el equipo objeto de subvención.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F80E88">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1674365A" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="003A091F" w:rsidRDefault="00EF5DFD" w:rsidP="005F2CBA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Adjuntar enlaces Web donde pueda realizarse un seguimiento de la competición y la comprobación de los resultados deportivos.</w:t>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1115"/>
+        <w:gridCol w:w="2849"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="4433FD94" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F586777" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00CE4392">
+            <w:pPr>
+              <w:ind w:left="169"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="RANGE!A1:I49"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="116ED2C8" w14:textId="0E4A3177" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00CE4392">
+            <w:pPr>
+              <w:ind w:left="169"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NÚM.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB18112" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:ind w:left="-99"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63990D22" w14:textId="0D8613C7" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:ind w:left="-99"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PRIMER  APELLIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF57CFF" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:ind w:left="-91"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0199C053" w14:textId="13B19032" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:ind w:left="-91"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SEGUNDO APELLIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549BC56B" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0273E402" w14:textId="6DC90A44" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00B90438">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="287AD895" w14:textId="0A198EF5" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DEPORTISTA AR</w:t>
+            </w:r>
+            <w:r w:rsidR="00B00DF6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GONÉS/A DE ALTO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C028BA" w14:textId="78F72E90" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>RENDIMIENTO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32FEC884" w14:textId="030586C7" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(SI/NO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="721FC54B" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1993E930" w14:textId="09310E85" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A65A8C8" w14:textId="3A06C8CD" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0908F267" w14:textId="31523B10" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3748028E" w14:textId="3AB09F71" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6096D0B5" w14:textId="24E18898" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="07C57418" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E0AFCD" w14:textId="40B23AEB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C5387F" w14:textId="108B21DD" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56151EA0" w14:textId="449EE29E" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0344CCB3" w14:textId="1E689E3E" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="016DAA13" w14:textId="2E8B7802" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="26E056F7" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D038134" w14:textId="4B5440FD" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A80827B" w14:textId="7A4DF7FB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1A7350" w14:textId="1C2F62BB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74C69A9A" w14:textId="60EB4DDD" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0225FE49" w14:textId="3E16FE63" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="1ACAC93C" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077518F3" w14:textId="3EF36FB6" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="324AE63D" w14:textId="1C11646C" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6F8254" w14:textId="62464BC3" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E7DE5C" w14:textId="3DD57173" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="584A1D0D" w14:textId="406E1B0D" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="3E6F59B9" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7096C4A8" w14:textId="479AFA13" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63035445" w14:textId="1F788D23" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11C4C2FF" w14:textId="6ECB3035" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="447961A4" w14:textId="04055FD0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA3A279" w14:textId="5D395A18" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="629CB117" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50D1E041" w14:textId="59FC7B0D" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E94F37C" w14:textId="46098BBF" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="534D95AA" w14:textId="7742F90C" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62738EBF" w14:textId="5F593951" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0638161F" w14:textId="7CF8D148" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="5D512EA8" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3042B31F" w14:textId="4D22C109" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09DE7818" w14:textId="49544684" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B1DD4D" w14:textId="41222466" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6083AFBB" w14:textId="55DB2CDA" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F99431" w14:textId="54549231" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="7F889477" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E77C258" w14:textId="6027D57E" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23675F3F" w14:textId="73363988" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBDACFB" w14:textId="024A12CB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA202C2" w14:textId="6EBF96F0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7450A3B1" w14:textId="470E60F0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="0963027C" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B4A81F" w14:textId="62795407" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA26FB8" w14:textId="6399722C" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68A4EA77" w14:textId="10BDF5D4" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C3C48E" w14:textId="628C7272" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06582F97" w14:textId="410F749A" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="486D447D" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36630CA4" w14:textId="263287F9" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10E8AEE5" w14:textId="7B971BAB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="498A4D53" w14:textId="6F0D6282" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C54397" w14:textId="6F890AF0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBEDAE8" w14:textId="777580CF" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="0F47C8DB" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22E94CFF" w14:textId="63A17AD3" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3BA774" w14:textId="44F1EA43" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A93FEA8" w14:textId="0FB4DE9D" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9D5410" w14:textId="28CCF172" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10AECC46" w14:textId="59577608" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="08EF9E89" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF12564" w14:textId="6C5DADC5" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71345121" w14:textId="60E05D1E" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F195D17" w14:textId="1A614029" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B15302C" w14:textId="1FE72CD4" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E5C25A" w14:textId="02AF82E2" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="5F7DB464" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA1952E" w14:textId="2F261475" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E4F462" w14:textId="62EB9542" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A801204" w14:textId="02C9ED22" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E40090D" w14:textId="179AD0E6" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A8439C" w14:textId="294CCD18" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="1F16A719" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="747E40C2" w14:textId="755533B8" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8749EA" w14:textId="60AE1F4A" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="232B5E2A" w14:textId="12F3470E" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C84806" w14:textId="19F9B084" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7FF50F" w14:textId="1AF575EC" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="6507FE14" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43152F8A" w14:textId="7C92FBC2" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECDA996" w14:textId="2DD14068" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52EF9AE9" w14:textId="4FA0A43B" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D16B80E" w14:textId="60C94C17" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9FE200" w14:textId="2578F456" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="6EA27B80" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAB2791" w14:textId="6E65EE26" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0719F1DF" w14:textId="576E150D" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0960A5CC" w14:textId="352A6745" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC535E9" w14:textId="36C889D9" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B20B54" w14:textId="465D241F" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="44816FBF" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A68DD66" w14:textId="360C152C" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540294A7" w14:textId="0895136D" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="020DBB84" w14:textId="5A16F94A" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63DF5932" w14:textId="3E666AAB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6DAD62" w14:textId="7A16F357" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="237263DA" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A8BA65" w14:textId="4C72DCA8" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48037D86" w14:textId="6D87F7D0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48F3466F" w14:textId="143ADE27" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E1F87A" w14:textId="31692DC0" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7306263A" w14:textId="2B0CDF57" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="41764F43" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766D5D29" w14:textId="4C7D54B3" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9BEC39" w14:textId="7F2741CC" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C22A23" w14:textId="20142918" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D75BFB" w14:textId="40794C78" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF068CC" w14:textId="08776DC4" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="789BE474" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72CB8BDD" w14:textId="5F598484" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C184EA" w14:textId="083DA348" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C14C093" w14:textId="3FADC724" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732CB0C0" w14:textId="08BD7C95" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14859E94" w14:textId="68612510" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="62C77E24" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F981FCB" w14:textId="6B84D0AA" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0866B7" w14:textId="61460025" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F596E9F" w14:textId="558064FB" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F59211" w14:textId="39AECD59" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF17AE2" w14:textId="020892D9" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00045610">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79394738" w14:textId="77777777" w:rsidR="00714BD0" w:rsidRDefault="00202BE2" w:rsidP="00202BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3816773E" w14:textId="77777777" w:rsidR="002B4A9D" w:rsidRPr="00BB659E" w:rsidRDefault="002B4A9D" w:rsidP="002B4A9D">
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="0E7F070E" w14:textId="77777777" w:rsidR="00714BD0" w:rsidRDefault="00714BD0" w:rsidP="00202BE2">
+      <w:pPr>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB6B78" w14:textId="256E2B47" w:rsidR="00202BE2" w:rsidRDefault="00202BE2" w:rsidP="00714BD0">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00202BE2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BB659E">
+        <w:t>CUERPO TÉCNICO</w:t>
+      </w:r>
+      <w:r w:rsidR="0021280A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Competiciones en las que </w:t>
+        <w:t xml:space="preserve"> INSCRITO OFICIALMENTE EN LA COMPETICIÓN POR LA QUE SE SOLICITA SUBVENCIÓN:</w:t>
       </w:r>
-      <w:r w:rsidR="008677B9" w:rsidRPr="00BB659E">
+    </w:p>
+    <w:p w14:paraId="11C71223" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00202BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">va </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB659E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A240DC" w14:textId="77777777" w:rsidR="0021280A" w:rsidRPr="00202BE2" w:rsidRDefault="0021280A" w:rsidP="00202BE2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a participar o está </w:t>
-[...79 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1059"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1115"/>
+        <w:gridCol w:w="2849"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="3544"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w14:paraId="5280D468" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="751"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5907E843" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="311"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F663566" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="311"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4392">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NÚM. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1B427A" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D2138B" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4392">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PRIMER  APELLIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D449170" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8C5CA3" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4392">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SEGUNDO APELLIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75CAC93B" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F96CB8C" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4392">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NOMBRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570BC872" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A15B0BA" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00CE4392" w:rsidRDefault="00EF5DFD" w:rsidP="005A61B8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4392">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CARGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="474DC75B" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33616FE0" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0DB2E7" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7495092D" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="148E0B92" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="285E9C35" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="4337B8B6" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE5C20E" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42525E50" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF90AFC" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29276347" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67186CD6" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="6DDBC0B7" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB5FC00" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F917CB2" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B697356" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077A6657" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB4BEA4" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="50334D8D" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227D2771" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365ED060" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6CC0CC" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2D4EB7" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E319F05" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="6277E198" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B32F1D0" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C739F5D" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB594B8" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731719D4" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5846C2B0" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="7DBB41DD" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C166A1F" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00045610">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F2024C" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494F120C" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79743AAF" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFC5417" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="6FF05801" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13DAACE1" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4726F54D" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9D6257" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD27580" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F29DCC" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5DFD" w:rsidRPr="00045610" w14:paraId="7F27C6FC" w14:textId="77777777" w:rsidTr="00EF5DFD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726D0BE8" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6EB2B3" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCA5AC4" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7708CD98" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27C4297F" w14:textId="77777777" w:rsidR="00EF5DFD" w:rsidRPr="00045610" w:rsidRDefault="00EF5DFD" w:rsidP="00017150">
+            <w:pPr>
+              <w:ind w:left="494"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3409A670" w14:textId="77777777" w:rsidR="00202BE2" w:rsidRDefault="00202BE2" w:rsidP="00202BE2">
+      <w:pPr>
+        <w:ind w:left="494"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E325E9B" w14:textId="5E524795" w:rsidR="00AF2A84" w:rsidRDefault="00AF2A84" w:rsidP="0060355F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2DBAE5" w14:textId="2B67A32F" w:rsidR="00AF2A84" w:rsidRDefault="00AF2A84" w:rsidP="0060355F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EBFA32" w14:textId="77777777" w:rsidR="00AF2A84" w:rsidRDefault="00AF2A84" w:rsidP="0060355F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="4770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A4E80" w:rsidRPr="000A4E80" w14:paraId="19FAD850" w14:textId="77777777" w:rsidTr="00A40BFF">
+      <w:tr w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w14:paraId="5D9D76AD" w14:textId="77777777" w:rsidTr="003A72C4">
         <w:trPr>
-          <w:trHeight w:val="113"/>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5870D6B8" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00BC6439">
-            <w:pPr>
+          <w:p w14:paraId="3214A8D3" w14:textId="6BDC207F" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="007900C3">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BEA3D43" w14:textId="14802C13" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5FCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En___________________________, a ____________ de ____________________ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF5FCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF5FCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="007900C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w14:paraId="76EDA019" w14:textId="77777777" w:rsidTr="003A72C4">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDEA462" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04554621" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
             <w:pPr>
               <w:ind w:left="3544" w:hanging="3544"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000A4E80">
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Vº Bº EL</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>En</w:t>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/LA</w:t>
             </w:r>
-            <w:r w:rsidR="00480FB8" w:rsidRPr="000A4E80">
+            <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>___________________________, a ____________ de ____________________ de  202</w:t>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PRESIDENTE</w:t>
             </w:r>
-            <w:r w:rsidR="007F034F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>6</w:t>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/A</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p w14:paraId="567023A6" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271471F8" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
+              <w:ind w:left="3544" w:hanging="3544"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5FCA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Fdo.:____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="47493B0C" w14:textId="77777777" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00A40BFF">
-[...1 lines deleted...]
-              <w:ind w:left="3544" w:hanging="3544"/>
+          <w:p w14:paraId="566508B1" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D0B40B8" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000A4E80">
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>EL</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Vº Bº EL/LA PRESIDENTE/A</w:t>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/LA</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SECRETARIO</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BECB8E" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000A4E80">
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3993D20A" w14:textId="77777777" w:rsidR="001D6A36" w:rsidRPr="00CF5FCA" w:rsidRDefault="001D6A36" w:rsidP="003A72C4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Fdo.: ___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A4E80" w:rsidRPr="000A4E80" w14:paraId="1D0F114E" w14:textId="77777777" w:rsidTr="00A40BFF">
-[...35 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AFEAD12" w14:textId="6E91A5C3" w:rsidR="00480FB8" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="00DD2018">
-[...2 lines deleted...]
-        <w:spacing w:before="6"/>
+    <w:p w14:paraId="39CB63EA" w14:textId="4AC4D52F" w:rsidR="0060355F" w:rsidRPr="001D6A36" w:rsidRDefault="0060355F" w:rsidP="0060355F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F1344B" w14:textId="3ED06CFE" w:rsidR="00902023" w:rsidRPr="000A4E80" w:rsidRDefault="00480FB8" w:rsidP="009A46BF">
-[...3 lines deleted...]
-        <w:ind w:firstLine="494"/>
+    <w:p w14:paraId="52467469" w14:textId="23DEE817" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="001D6A36">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="776FEC8C" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="009A46BF">
-[...10 lines deleted...]
-    <w:p w14:paraId="41020546" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+    <w:p w14:paraId="5EDB055C" w14:textId="77777777" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B4A21AE" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+    <w:p w14:paraId="1C99F912" w14:textId="77777777" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164AE263" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+    <w:p w14:paraId="469E3CAB" w14:textId="5F9EDAC3" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75E2AC23" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+    <w:p w14:paraId="38DE26B1" w14:textId="77777777" w:rsidR="0060355F" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60C0494A" w14:textId="77777777" w:rsidR="000A4E80" w:rsidRDefault="000A4E80" w:rsidP="00272895">
+    <w:p w14:paraId="663EA40D" w14:textId="3F8A54A5" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:firstLine="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>INFORMACIÓN SOBRE TRATAMIENTO DE DATOS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE20842" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="0C2880DC" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6063963B" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="08E42E40" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>El responsable del tratamiento de tus datos personales es la DIRECCIÓN GENERAL DE DEPORTE, Avda. Ranillas, 5D, 2ª planta, 50018, Zaragoza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67872F7F" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="34CEF4D0" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="483601B7" w14:textId="20067C14" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="0292A5CF" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">La finalidad de este tratamiento es </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> de concesión de subvenciones.</w:t>
+        <w:t>La finalidad de este tratamiento es gestionar el procedimiento de concesión de subvenciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEC9681" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="4EEFAC4C" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4156C893" w14:textId="4295DA63" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="5BB1BEFE" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">La legitimación para realizar el tratamiento de datos se </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> y en el cumplimiento de una obligación legal aplicable al responsable del tratamiento.</w:t>
+        <w:t>La legitimación para realizar el tratamiento de datos se basa en el cumplimiento de una misión realizada en interés público y en el cumplimiento de una obligación legal aplicable al responsable del tratamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395996F4" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="4CF90FE2" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D00E987" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="09E32360" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>No vamos a comunicar tus datos personales a terceros destinatarios salvo obligación legal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670BC68B" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="69D0DE48" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CCAEEB" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="0CEC6A25" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Podrás ejercer tus derechos de </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>acceso</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>rectificación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>supresión</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>portabilidad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los datos o de </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>limitación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>oposición</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a su tratamiento, así como a </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>no ser objeto de decisiones individuales automatizadas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> a través de la sede electrónica de la Administración de la Comunidad Autónoma de Aragón con los formularios normalizados disponibles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5F40D7" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="64B0B5D3" w14:textId="77777777" w:rsidR="0060355F" w:rsidRPr="00272895" w:rsidRDefault="0060355F" w:rsidP="0060355F">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D475F47" w14:textId="77777777" w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidRDefault="00F01D3C" w:rsidP="00F01D3C">
+    <w:p w14:paraId="5A255BC6" w14:textId="57A29146" w:rsidR="0060355F" w:rsidRPr="0060355F" w:rsidRDefault="0060355F" w:rsidP="00A67FE6">
       <w:pPr>
         <w:ind w:left="494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A4E80">
+      <w:r w:rsidRPr="00272895">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Podrás consultar la información adicional y detallada sobre esta actividad de tratamiento en </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="000A4E80">
+        <w:r w:rsidRPr="00272895">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="12"/>
             <w:szCs w:val="12"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00F01D3C" w:rsidRPr="000A4E80" w:rsidSect="000A4E80">
+    <w:sectPr w:rsidR="0060355F" w:rsidRPr="0060355F" w:rsidSect="00313E80">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
-      <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="2272" w:right="1137" w:bottom="1985" w:left="993" w:header="709" w:footer="964" w:gutter="0"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="16840" w:h="11910" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1559" w:right="1100" w:bottom="1140" w:left="1162" w:header="567" w:footer="964" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7F4E5793" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5DA7C5DA" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="69128BE0" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00A44B09">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="364320FD" wp14:editId="4855536A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
@@ -1351,105 +4425,127 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="364320FD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:459.9pt;margin-top:782.7pt;width:51.35pt;height:10.95pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhNtDFrQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQZUUrUhTJO6&#10;F6ndD3DABGtgM9sJdNP++84mpEmrSdM2PqCzfX7unrvHd30zdi3aU6mY4Bn2LzyMKC9Fxfg2w18e&#10;C2eBkdKEV6QVnGb4iSp8s3z75nroUxqIRrQVlQhAuEqHPsON1n3quqpsaEfUhegph8NayI5oWMqt&#10;W0kyAHrXuoHnxe4gZNVLUVKlYDefDvHS4tc1LfWnulZUozbDkJu2f2n/G/N3l9ck3UrSN6w8pEH+&#10;IouOMA5Bj1A50QTtJHsF1bFSCiVqfVGKzhV1zUpqOQAb33vB5qEhPbVcoDiqP5ZJ/T/Y8uP+s0Ss&#10;gt5hxEkHLXqko0Z3YkS+qc7QqxScHnpw0yNsG0/DVPX3ovyqEBerhvAtvZVSDA0lFWRnb7onVycc&#10;ZUA2wwdRQRiy08ICjbXsDCAUAwE6dOnp2BmTSgmbcRT4YYRRCUf+ZeLFkcnNJel8uZdKv6OiQ8bI&#10;sITGW3Cyv1d6cp1dTCwuCta2tvktP9sAzGkHQsNVc2aSsL38kXjJerFehE4YxGsn9PLcuS1WoRMX&#10;/lWUX+arVe7/NHH9MG1YVVFuwsy68sM/69tB4ZMijspSomWVgTMpKbndrFqJ9gR0XdjvUJATN/c8&#10;DVsv4PKCkh+E3l2QOEW8uHLCIoyc5MpbOJ6f3CWxFyZhXpxTumec/jslNGQ4iYJo0tJvuXn2e82N&#10;pB3TMDla1mV4cXQiqVHgmle2tZqwdrJPSmHSfy4FtHtutNWrkegkVj1uxsPDADCj5Y2onkDAUoDA&#10;QKUw9cBohPyO0QATJMPq245IilH7nsMjMONmNuRsbGaD8BKuZlhjNJkrPY2lXS/ZtgHk6ZlxcQsP&#10;pWZWxM9ZAAOzgKlguRwmmBk7p2vr9Txnl78AAAD//wMAUEsDBBQABgAIAAAAIQDFUANH4gAAAA4B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1AQhPiVBWCExIiDQeOTrxNosbr&#10;ELtt+HucExxnZzTzNt/OZmBnnFxvScJ6JYAhNVb31Er4rF7vNsCcV6TVYAkl/KCDbXF9latM2wuV&#10;eN77loUScpmS0Hk/Zpy7pkOj3MqOSME72MkoH+TUcj2pSyg3A4+ESLhRPYWFTo343GFz3J+MhN0X&#10;lS/993v9UR7KvqpSQW/JUcrbm3n3BMzj7P/CsOAHdCgCU21PpB0bJKTrNKD7YMRJ/ABsiYgoioHV&#10;y23zeA+8yPn/N4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOE20MWtAgAArwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVQA0fiAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAABwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:459.9pt;margin-top:782.7pt;width:51.35pt;height:10.95pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcNJfFqgIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQZUUrUhTJO6&#10;F6ndD3DABGtgM9sJdNP++84mpEmrSdM2Plhn+/zcc3cPd30zdi3aU6mY4Bn2LzyMKC9Fxfg2w18e&#10;C2eBkdKEV6QVnGb4iSp8s3z75nroUxqIRrQVlQhAuEqHPsON1n3quqpsaEfUhegph8tayI5o2Mqt&#10;W0kyAHrXuoHnxe4gZNVLUVKl4DSfLvHS4tc1LfWnulZUozbDwE3bVdp1Y1Z3eU3SrSR9w8oDDfIX&#10;LDrCOAQ9QuVEE7ST7BVUx0oplKj1RSk6V9Q1K6nNAbLxvRfZPDSkpzYXKI7qj2VS/w+2/Lj/LBGr&#10;oHcYcdJBix7pqNGdGJFvqjP0KgWnhx7c9AjHxtNkqvp7UX5ViItVQ/iW3kophoaSCtjZl+7J0wlH&#10;GZDN8EFUEIbstLBAYy07AwjFQIAOXXo6dsZQKeEwjgI/jDAq4cq/TLw4Mtxcks6Pe6n0Oyo6ZIwM&#10;S2i8BSf7e6Un19nFxOKiYG1rm9/yswPAnE4gNDw1d4aE7eWPxEvWi/UidMIgXjuhl+fObbEKnbjw&#10;r6L8Ml+tcv+nieuHacOqinITZtaVH/5Z3w4KnxRxVJYSLasMnKGk5HazaiXaE9B1Yb9DQU7c3HMa&#10;tl6Qy4uU/CD07oLEKeLFlRMWYeQkV97C8fzkLom9MAnz4jyle8bpv6eEhgwnURBNWvptbp79XudG&#10;0o5pmBwt6zK8ODqR1ChwzSvbWk1YO9knpTD0n0sB7Z4bbfVqJDqJVY+bEVCMiDeiegLlSgHKAnnC&#10;uAOjEfI7RgOMjgyrbzsiKUbtew7qN3NmNuRsbGaD8BKeZlhjNJkrPc2jXS/ZtgHk6f/i4hb+kJpZ&#10;9T6zAOpmA+PAJnEYXWbenO6t1/OAXf4CAAD//wMAUEsDBBQABgAIAAAAIQDFUANH4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1AQhPiVBWCExIiDQeOTrxNosbrELtt&#10;+HucExxnZzTzNt/OZmBnnFxvScJ6JYAhNVb31Er4rF7vNsCcV6TVYAkl/KCDbXF9latM2wuVeN77&#10;loUScpmS0Hk/Zpy7pkOj3MqOSME72MkoH+TUcj2pSyg3A4+ESLhRPYWFTo343GFz3J+MhN0XlS/9&#10;93v9UR7KvqpSQW/JUcrbm3n3BMzj7P/CsOAHdCgCU21PpB0bJKTrNKD7YMRJ/ABsiYgoioHVy23z&#10;eA+8yPn/N4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFw0l8WqAgAAqAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVQA0fiAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAABAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0C6DEA9E" w14:textId="77777777" w:rsidR="00955F3E" w:rsidRDefault="00955F3E">
                     <w:pPr>
                       <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="788227A0" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4060F321" w14:textId="77777777" w:rsidR="006E6EE1" w:rsidRDefault="006E6EE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6F191725" w14:textId="77777777" w:rsidR="002D4090" w:rsidRDefault="002D4090" w:rsidP="00E67EA8">
+  <w:p w14:paraId="6B97F4F5" w14:textId="574080B5" w:rsidR="00313E80" w:rsidRDefault="00313E80" w:rsidP="00E67EA8">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:ind w:left="-900"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E533476" w14:textId="1D2E2569" w:rsidR="00DB4002" w:rsidRDefault="00DB4002">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="609683A2" w14:textId="77777777" w:rsidR="00313E80" w:rsidRDefault="00313E80" w:rsidP="00E67EA8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-900"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3099E55F" wp14:editId="1B013BF7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0944BC91" wp14:editId="2D02AA91">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>48260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1552575" cy="945515"/>
           <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="LOGO 2.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1460,109 +4556,198 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1552575" cy="945515"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19662D07" wp14:editId="7FDA2527">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A5656BD" wp14:editId="3D4A773D">
           <wp:extent cx="1952625" cy="997384"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="Imagen 3"/>
+          <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="LOGO 1.JPG"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1961799" cy="1002070"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E533476" w14:textId="46842E0A" w:rsidR="00DB4002" w:rsidRPr="007A2BD6" w:rsidRDefault="00DB4002" w:rsidP="007A2BD6">
+  <w:p w14:paraId="069E55F8" w14:textId="77777777" w:rsidR="00313E80" w:rsidRDefault="00313E80">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B11429F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37CE46F8"/>
+    <w:lvl w:ilvl="0" w:tplc="4BA4216A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="854" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1574" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2294" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3014" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3734" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4454" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5174" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5894" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6614" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135737AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B63A84A2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1933" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1604,51 +4789,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6253" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6973" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="248650AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F03C70"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1690,51 +4875,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED02046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1632F6"/>
     <w:lvl w:ilvl="0" w:tplc="7BECB4AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1561" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2281" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1802,51 +4987,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6601" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7321" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36BE4345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B9C33DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1888,51 +5073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D562A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E24A016"/>
     <w:lvl w:ilvl="0" w:tplc="67780434">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2000,259 +5185,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1437AC"/>
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67487A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BE4D192"/>
     <w:lvl w:ilvl="0" w:tplc="7A8499BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2934" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -2298,281 +5275,248 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7974" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00955F3E"/>
-    <w:rsid w:val="000033F9"/>
     <w:rsid w:val="00011253"/>
     <w:rsid w:val="0002382A"/>
-    <w:rsid w:val="00057AC9"/>
-    <w:rsid w:val="00071FCF"/>
+    <w:rsid w:val="00045610"/>
     <w:rsid w:val="000A11EE"/>
-    <w:rsid w:val="000A4E80"/>
     <w:rsid w:val="000B1E57"/>
     <w:rsid w:val="000E2FA9"/>
-    <w:rsid w:val="000E7536"/>
     <w:rsid w:val="000F743B"/>
-    <w:rsid w:val="00102726"/>
     <w:rsid w:val="0011174D"/>
     <w:rsid w:val="0016070A"/>
     <w:rsid w:val="00173E75"/>
     <w:rsid w:val="001A33A6"/>
-    <w:rsid w:val="001B4961"/>
-    <w:rsid w:val="001C3990"/>
+    <w:rsid w:val="001D6A36"/>
     <w:rsid w:val="001F19CA"/>
     <w:rsid w:val="001F5C62"/>
+    <w:rsid w:val="00202BE2"/>
+    <w:rsid w:val="0021280A"/>
     <w:rsid w:val="00224C4B"/>
     <w:rsid w:val="002455AE"/>
-    <w:rsid w:val="00260051"/>
+    <w:rsid w:val="0025253A"/>
     <w:rsid w:val="00272895"/>
     <w:rsid w:val="002A2712"/>
-    <w:rsid w:val="002A518D"/>
     <w:rsid w:val="002A7632"/>
-    <w:rsid w:val="002B4A9D"/>
+    <w:rsid w:val="002C0790"/>
     <w:rsid w:val="002C50A9"/>
     <w:rsid w:val="002C76DB"/>
-    <w:rsid w:val="002D4090"/>
     <w:rsid w:val="002F4E6C"/>
+    <w:rsid w:val="00313E80"/>
     <w:rsid w:val="003529FA"/>
-    <w:rsid w:val="00353273"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0039778E"/>
+    <w:rsid w:val="003A091F"/>
     <w:rsid w:val="003B48BA"/>
-    <w:rsid w:val="003C2AC7"/>
+    <w:rsid w:val="003F031F"/>
+    <w:rsid w:val="003F1F76"/>
     <w:rsid w:val="003F6564"/>
-    <w:rsid w:val="00443A5C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00482C15"/>
     <w:rsid w:val="00485B3C"/>
     <w:rsid w:val="004866F8"/>
-    <w:rsid w:val="0049255F"/>
-    <w:rsid w:val="004D0FCE"/>
     <w:rsid w:val="004D7609"/>
-    <w:rsid w:val="00506D2D"/>
     <w:rsid w:val="00552477"/>
     <w:rsid w:val="005808C6"/>
+    <w:rsid w:val="005A61B8"/>
     <w:rsid w:val="005D25D7"/>
-    <w:rsid w:val="005F2614"/>
     <w:rsid w:val="005F2CBA"/>
     <w:rsid w:val="00600A58"/>
+    <w:rsid w:val="0060355F"/>
     <w:rsid w:val="00621FF2"/>
     <w:rsid w:val="00676494"/>
     <w:rsid w:val="00676F74"/>
     <w:rsid w:val="00684421"/>
     <w:rsid w:val="006A28E7"/>
+    <w:rsid w:val="006B746B"/>
     <w:rsid w:val="006C46C8"/>
-    <w:rsid w:val="006C6F00"/>
     <w:rsid w:val="006D3427"/>
     <w:rsid w:val="006E6EE1"/>
-    <w:rsid w:val="007018B4"/>
+    <w:rsid w:val="00714BD0"/>
     <w:rsid w:val="00751828"/>
     <w:rsid w:val="0075619C"/>
     <w:rsid w:val="007613A6"/>
-    <w:rsid w:val="00762D79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A2BD6"/>
+    <w:rsid w:val="007900C3"/>
     <w:rsid w:val="007B7697"/>
-    <w:rsid w:val="007C7E70"/>
     <w:rsid w:val="007D2209"/>
-    <w:rsid w:val="007D64D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00814C34"/>
     <w:rsid w:val="00820D85"/>
     <w:rsid w:val="00853A92"/>
     <w:rsid w:val="00865531"/>
-    <w:rsid w:val="008677B9"/>
     <w:rsid w:val="008712A1"/>
     <w:rsid w:val="00887C42"/>
     <w:rsid w:val="00902023"/>
-    <w:rsid w:val="00922E01"/>
+    <w:rsid w:val="009216A9"/>
     <w:rsid w:val="00934C86"/>
     <w:rsid w:val="009364C8"/>
     <w:rsid w:val="00955F3E"/>
     <w:rsid w:val="00957EFB"/>
     <w:rsid w:val="00976F39"/>
     <w:rsid w:val="009825FD"/>
     <w:rsid w:val="00984884"/>
-    <w:rsid w:val="00992D37"/>
     <w:rsid w:val="00993AA5"/>
     <w:rsid w:val="009A46BF"/>
     <w:rsid w:val="009A4BB0"/>
-    <w:rsid w:val="009A6B42"/>
     <w:rsid w:val="009B05A7"/>
     <w:rsid w:val="009C023F"/>
-    <w:rsid w:val="009C349E"/>
     <w:rsid w:val="009E009D"/>
     <w:rsid w:val="009E0F90"/>
+    <w:rsid w:val="00A14AA4"/>
+    <w:rsid w:val="00A344FD"/>
     <w:rsid w:val="00A37943"/>
-    <w:rsid w:val="00A40BFF"/>
     <w:rsid w:val="00A4419C"/>
     <w:rsid w:val="00A44B09"/>
-    <w:rsid w:val="00A77D95"/>
+    <w:rsid w:val="00A67FE6"/>
     <w:rsid w:val="00AC41D8"/>
     <w:rsid w:val="00AC5530"/>
     <w:rsid w:val="00AE6B3D"/>
+    <w:rsid w:val="00AF2A84"/>
+    <w:rsid w:val="00B00DF6"/>
     <w:rsid w:val="00B07438"/>
-    <w:rsid w:val="00B63B7E"/>
     <w:rsid w:val="00B65135"/>
     <w:rsid w:val="00B665B4"/>
-    <w:rsid w:val="00B95F8C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC6439"/>
+    <w:rsid w:val="00B90438"/>
     <w:rsid w:val="00BE3ED8"/>
     <w:rsid w:val="00BE4735"/>
     <w:rsid w:val="00C0221A"/>
     <w:rsid w:val="00C2098C"/>
-    <w:rsid w:val="00C7009B"/>
-    <w:rsid w:val="00C8652F"/>
     <w:rsid w:val="00C87960"/>
     <w:rsid w:val="00CA1480"/>
     <w:rsid w:val="00CC5A59"/>
     <w:rsid w:val="00CD6458"/>
+    <w:rsid w:val="00CE4392"/>
     <w:rsid w:val="00CF29F4"/>
     <w:rsid w:val="00D03B1B"/>
     <w:rsid w:val="00D44D9A"/>
+    <w:rsid w:val="00D538F0"/>
     <w:rsid w:val="00D71116"/>
     <w:rsid w:val="00D83BC1"/>
-    <w:rsid w:val="00D92A84"/>
     <w:rsid w:val="00DB156C"/>
     <w:rsid w:val="00DB4002"/>
     <w:rsid w:val="00DB5272"/>
-    <w:rsid w:val="00DC649E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD2257"/>
     <w:rsid w:val="00DE36C9"/>
-    <w:rsid w:val="00E0304A"/>
     <w:rsid w:val="00E06C40"/>
     <w:rsid w:val="00E079C5"/>
     <w:rsid w:val="00E16E55"/>
     <w:rsid w:val="00E24614"/>
-    <w:rsid w:val="00E60046"/>
     <w:rsid w:val="00EB2A7B"/>
     <w:rsid w:val="00EC053D"/>
-    <w:rsid w:val="00EC7242"/>
+    <w:rsid w:val="00EF5DFD"/>
     <w:rsid w:val="00F01D3C"/>
+    <w:rsid w:val="00F1404A"/>
     <w:rsid w:val="00F331F2"/>
     <w:rsid w:val="00F37097"/>
+    <w:rsid w:val="00F5390E"/>
     <w:rsid w:val="00F677BC"/>
-    <w:rsid w:val="00F80E88"/>
-    <w:rsid w:val="00FC2504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F1B13E4"/>
   <w15:docId w15:val="{2EEB1166-E4B7-42D7-8B8C-47857B7E4904}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -3039,51 +5983,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB4002"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
@@ -3256,205 +6200,90 @@
     <w:rsid w:val="002F4E6C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F4E6C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00922E01"/>
+    <w:rsid w:val="00045610"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal2">
-[...129 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="978192636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-acceso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-oposicion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-limitacion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-portabilidad-datos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aplicaciones.aragon.es/notif_lopd_pub/details.action?fileId=472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-supresion-derecho-olvido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-rectificacion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aragon.es/tramitador/-/tramite/proteccion-datos-ejercicio-derecho-objeto-decisiones-individuales-automatizadas" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3706,87 +6535,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ACBE95A-5447-4874-BD9D-F68296D6891B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E657EB0-1618-4B3C-BC56-A681194EB50C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2393</Characters>
+  <Pages>2</Pages>
+  <Words>428</Words>
+  <Characters>2356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2822</CharactersWithSpaces>
+  <CharactersWithSpaces>2779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>ROGELIO SALESA MARTIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-03-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>